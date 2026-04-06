--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1263,635 +1263,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
+                <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03766411v1</w:t>
+                <w:t xml:space="preserve">hal-04012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
+                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012574v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of glass atmospheric alteration and application to the Cultural Heritage</w:t>
+                <w:t xml:space="preserve">Study of a chemical treatment based on zinc salts for ancient glass objects sensitive to atmospheric degradation in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lehuédé</w:t>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Degradation Symposium - Current Perspective on Glass Degradation in Museum Collections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rijksmuseum, Jun 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Congress on Glass (ICG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195826v1</w:t>
+                <w:t xml:space="preserve">hal-04196508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a chemical treatment based on zinc salts for ancient glass objects sensitive to atmospheric degradation in museums</w:t>
+                <w:t xml:space="preserve">New insights into the mechanisms of glass atmospheric alteration and application to the Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Caurant</w:t>
+                <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Glass (ICG) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Glass Degradation Symposium - Current Perspective on Glass Degradation in Museum Collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rijksmuseum, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196508v1</w:t>
+                <w:t xml:space="preserve">hal-04195826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
+                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Letourmy</w:t>
+                <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
+              <w:t xml:space="preserve">EuroCorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012572v1</w:t>
+                <w:t xml:space="preserve">cea-03766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of the degradation of alkali silicate glasses by unsaturated humidity</w:t>
               </w:r>
@@ -1916,51 +1916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
@@ -2325,97 +2325,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+                <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
@@ -2450,73 +2450,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214884v1</w:t>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
@@ -2621,51 +2621,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses,</w:t>
+                <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration. Mechanisms and application to ancient glass objects in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
@@ -2679,118 +2679,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions.</w:t>
+              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374765v1</w:t>
+                <w:t xml:space="preserve">hal-01673039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration. Mechanisms and application to ancient glass objects in museums</w:t>
+                <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
@@ -2804,118 +2804,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673039v1</w:t>
+                <w:t xml:space="preserve">hal-01663042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
+                <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
@@ -2929,94 +2929,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
+              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663042v1</w:t>
+                <w:t xml:space="preserve">hal-02374765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions. 15-17 November 2017, Paris (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -3172,51 +3172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782705697945</w:t>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Biron, F. Alloteau, P. Lehuédé, O. Majérus, D. Caurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses</w:t>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.2052 - 2065. </w:t>
@@ -4547,51 +4547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.2039 - 2051. </w:t>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
@@ -5505,51 +5505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5AB8C3E"/>
+    <w:nsid w:val="9F2B35C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,51 +5653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="908D1482"/>
+    <w:nsid w:val="FAE31A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C930CDD3"/>
+    <w:nsid w:val="FEC0C22A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9812-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HIK-1013-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00338-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17590" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-00138-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bonichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desoubries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0640-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crina Anca Sandu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Murta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F Costa Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Hrdlickova Kuckova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03337161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9812-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HIK-1013-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00338-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17590" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-00138-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bonichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desoubries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0640-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crina Anca Sandu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Murta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F Costa Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Hrdlickova Kuckova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03337161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>