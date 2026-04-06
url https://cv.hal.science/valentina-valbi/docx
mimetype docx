--- v1 (2026-04-06)
+++ v2 (2026-04-06)
@@ -1371,596 +1371,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
+                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Letourmy</w:t>
+                <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
+              <w:t xml:space="preserve">EuroCorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012572v1</w:t>
+                <w:t xml:space="preserve">cea-03766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a chemical treatment based on zinc salts for ancient glass objects sensitive to atmospheric degradation in museums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Alloteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Caurant</w:t>
+                <w:t xml:space="preserve">Bernard Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Glass (ICG) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196508v1</w:t>
+                <w:t xml:space="preserve">hal-04012572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of glass atmospheric alteration and application to the Cultural Heritage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Study of a chemical treatment based on zinc salts for ancient glass objects sensitive to atmospheric degradation in museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lehuédé</w:t>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Degradation Symposium - Current Perspective on Glass Degradation in Museum Collections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rijksmuseum, Jun 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Congress on Glass (ICG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195826v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the mechanisms of glass atmospheric alteration and application to the Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Gutknecht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Glass Degradation Symposium - Current Perspective on Glass Degradation in Museum Collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rijksmuseum, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03766411v1</w:t>
+                <w:t xml:space="preserve">hal-04195826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of the degradation of alkali silicate glasses by unsaturated humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2621,359 +2621,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration. Mechanisms and application to ancient glass objects in museums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673039v1</w:t>
+                <w:t xml:space="preserve">hal-01663042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration. Mechanisms and application to ancient glass objects in museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663042v1</w:t>
+                <w:t xml:space="preserve">hal-01673039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -3002,103 +3002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions. 15-17 November 2017, Paris (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
@@ -3172,51 +3172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,103 +3422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782705697945</w:t>
@@ -3547,103 +3547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration: Mechanisms and application to ancient glass objects in museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Biron, F. Alloteau, P. Lehuédé, O. Majérus, D. Caurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses</w:t>
@@ -3836,412 +3836,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of medieval stained glass windows in atmospheric medium: review and simplified alteration model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+                <w:t xml:space="preserve">Bacterial diversity on stained glass windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+                <w:t xml:space="preserve">Johann Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chabas</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+                <w:t xml:space="preserve">Barbara Trichereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-023-00367-0⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.105529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238896v1</w:t>
+                <w:t xml:space="preserve">hal-04012600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Mn-oxidizing bacterial strain on the dissolution and browning of a Mn-bearing potash-lime silicate glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of medieval stained glass windows in atmospheric medium: review and simplified alteration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-023-00338-5⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00367-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196711v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity on stained glass windows</w:t>
+                <w:t xml:space="preserve">Impact of a Mn-oxidizing bacterial strain on the dissolution and browning of a Mn-bearing potash-lime silicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Leplat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 177, pp.105529. </w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00338-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012600v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biogenic exudates on the dissolution and browning of stained glass windows</w:t>
               </w:r>
@@ -4355,377 +4355,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of zinc salts to protect glass against atmospheric alteration. Part II: Possible passivation mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Efficacy of zinc salts to protect glass against atmospheric alteration. Part I: Effects of a spraying treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.2052 - 2065. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.2039 - 2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379560v1</w:t>
+                <w:t xml:space="preserve">hal-03379563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of zinc salts to protect glass against atmospheric alteration. Part I: Effects of a spraying treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Efficacy of zinc salts to protect glass against atmospheric alteration. Part II: Possible passivation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.2039 - 2051. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.2052 - 2065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379563v1</w:t>
+                <w:t xml:space="preserve">hal-03379560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for different behaviors of atmospheric glass alteration as a function of glass composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
@@ -5327,51 +5327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le brunissement des vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F2B35C5"/>
+    <w:nsid w:val="5261C17D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,51 +5653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FAE31A99"/>
+    <w:nsid w:val="B5C7814E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FEC0C22A"/>
+    <w:nsid w:val="5A583B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9812-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HIK-1013-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00338-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17590" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-00138-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bonichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desoubries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0640-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crina Anca Sandu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Murta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F Costa Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Hrdlickova Kuckova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03337161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9812-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HIK-1013-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00338-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-00138-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bonichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desoubries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0640-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crina Anca Sandu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Murta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F Costa Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Hrdlickova Kuckova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03337161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>