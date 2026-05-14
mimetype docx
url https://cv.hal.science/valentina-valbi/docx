--- v2 (2026-04-06)
+++ v3 (2026-05-14)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253130263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=lzlDyJMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">HIK-1013-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -317,508 +338,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Iron Economy in Bourgogne–Franche-Comté during Antiquity: Production Areas and Exchange Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetalPAT project : development of MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion on heritage metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar Future-Proofing Heritage Science: Focusing on Sustainability in Conservation and Heritage Materials Analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization and multivariate statistical approach for the provenance of archaeological iron objects in the center east of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research : Advances and Challenges in Heritage Materials Characterization and Data Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific symposium Frontiers in Heritage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -828,2314 +849,2314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matter of environment and internal structure: understanding the degradation mechanisms of heritage glasses and metals, from fundamental to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel physical and chemical methodologies for the conservation and restoration of cultural heritage IV edition. From the italian tradition to international museums and schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Accademia delle Scienze detta dei XL, Nov 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology and circulation of iron production in center-east of France : a diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring : microchemical characterization and thermodynamic considerations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Enrico Furcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Corrosion Science Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SwissCorr - The Swiss Corrosion Network, Apr 2024, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de production et conditions de circulation des produits ferreux en Bourgogne Franche-Comté durant les âges du Fer et l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
+              <w:t xml:space="preserve">EuroCorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012574v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCorr application: a new support for the study of corrosion forms on ancient metal artifacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La corrosion des structures en fonte dans les batiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Patrimoine industriel et matériaux anciens au regard de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03766411v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr : une application de support au diagnostic des métaux patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Letourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sfµ Junior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Microscopies, Nov 2022, Orléans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a chemical treatment based on zinc salts for ancient glass objects sensitive to atmospheric degradation in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Glass (ICG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the mechanisms of glass atmospheric alteration and application to the Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Degradation Symposium - Current Perspective on Glass Degradation in Museum Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rijksmuseum, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of the degradation of alkali silicate glasses by unsaturated humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Majérus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03762790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr, a transdisciplinary tool for the documentation and diagnosis of corrosion forms on heritage metal artefacts : building bridges between conservation professionals and materials scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inArt2022 - 5th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr application : a diagnostic tool for corrosion forms on heritage metal artifacts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Conservazione e Restauro La Venaria Reale, Jul 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214884v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows. Impact of bacteria and bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting DGG-USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference on Glass ICG2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214893v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the browning phenomenon of medieval stained-glass windows: impact of bacterial exudates on the dissolution of a Mn-bearing glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fourdrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments 2018 (ECBSM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
+              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663042v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration. Mechanisms and application to ancient glass objects in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions.</w:t>
+              <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374765v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glass Degradation in Atmospheric Conditions. 15-17 November 2017, Paris (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3145,546 +3166,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary collaboration for the multiscale description of corrosion structures in metallic heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degrigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap. Corrosion Science For Heritage Contexts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, European Federation of Corrosion (EFC) Series; Woodhead Publishing; Elsevier, pp.147-163, 2025, 978-0-443-18690-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-18690-5.00014-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques de production au diagnostic de l’état de conservation des structures métalliques des bâtiments du patrimoine industriel : le cas de l’usine Japy de Fonteneilles à Beaucourt (90)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Gasnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, patrimoines et matériaux anciens : patrimoine industriel et ferroviaire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Lion, pp.87-119, 2023, 978-2490804184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration mechanisms of ancient glass objects exposed to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782705697945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a surface treatment based on zinc salts to protect glasses from atmospheric alteration: Mechanisms and application to ancient glass objects in museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Biron, F. Alloteau, P. Lehuédé, O. Majérus, D. Caurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration: Cultural Heritage, Industrial and Nuclear Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.192 - 202, 2019, 978-2705697945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3694,1343 +3715,1343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique corrosion behavior of an archaeological Roman iron ring: Microchemical characterization and thermodynamic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Enrico Furcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 231, pp.111946. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity on stained glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Trichereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 177, pp.105529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of medieval stained glass windows in atmospheric medium: review and simplified alteration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loryelle Sessegolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41529-023-00367-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Mn-oxidizing bacterial strain on the dissolution and browning of a Mn-bearing potash-lime silicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00338-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biogenic exudates on the dissolution and browning of stained glass windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boutillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.105442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of zinc salts to protect glass against atmospheric alteration. Part I: Effects of a spraying treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.2039 - 2051. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of zinc salts to protect glass against atmospheric alteration. Part II: Possible passivation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.2052 - 2065. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for different behaviors of atmospheric glass alteration as a function of glass composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-020-00138-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online coupling of immunoextraction, digestion, and microliquid chromatography-tandem mass spectrometry for the analysis of sarin and soman-butyrylcholinesterase adducts in human plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Desoubries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-017-0640-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative multi-technique investigation on material identification of gilding layers and the conservation state of 7 Portuguese mannerist altarpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Crina Anca Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Murta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel F Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanka Hrdlickova Kuckova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal of Conservation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (Special issue), pp.439-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5040,154 +5061,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCorr application: a diagnostic tool for corrosion forms on heritage metal artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Professionals Forum Centro Conservazione e Restauro La Venaria Reale 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Turin, Italy. Sagep Editori, pp.88-95, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5197,100 +5218,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunissement des vitraux médiévaux : approche biogéochimique pour la compréhension d'un phénomène d'altération complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PESC2040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03337161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5300,144 +5321,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le brunissement des vitraux médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Valbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5505,51 +5526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5261C17D"/>
+    <w:nsid w:val="1BA9091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,51 +5674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5C7814E"/>
+    <w:nsid w:val="4D0A065E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A583B49"/>
+    <w:nsid w:val="49059C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9812-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HIK-1013-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00338-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17590" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-00138-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bonichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desoubries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0640-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crina Anca Sandu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Murta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F Costa Pereira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Hrdlickova Kuckova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03337161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-valbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9812-4834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lzlDyJMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/HIK-1013-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Valbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Gutknecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Enrico Furcas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03766411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gutknecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Letourmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ranchoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18690-5.00014-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111946" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Leplat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Trichereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loryelle Sessegolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00367-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00338-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boutillez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105442" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17590" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17589" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-020-00138-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bonichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desoubries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0640-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crina Anca Sandu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Murta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F Costa Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Hrdlickova Kuckova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03337161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>