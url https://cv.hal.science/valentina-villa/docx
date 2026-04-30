--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2534,247 +2534,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#MaiellaRockArtProject: Nuove ricerche sull’arte rupestre dell’Appennino abruzzese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitutions des dynamiques socio-environnementales à l’Holocène récent dans le Désert de Sechura (Pérou) : les apports d’une approche géoarchéologique multi-site et multi-proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII Valcamonica Symposium: ROCK-ART, A HUMAN HERITAGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro Camuno di Studi Preistorici, Oct 2021, Capo di Ponte (Valcamonica), Italy</w:t>
+              <w:t xml:space="preserve">41e Rencontres internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473212v1</w:t>
+                <w:t xml:space="preserve">hal-03525177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitutions des dynamiques socio-environnementales à l’Holocène récent dans le Désert de Sechura (Pérou) : les apports d’une approche géoarchéologique multi-site et multi-proxy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">#MaiellaRockArtProject: Nuove ricerche sull’arte rupestre dell’Appennino abruzzese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Palmerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Rencontres internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">XXVIII Valcamonica Symposium: ROCK-ART, A HUMAN HERITAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Camuno di Studi Preistorici, Oct 2021, Capo di Ponte (Valcamonica), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525177v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitutions Des Dynamiques Socio-Environnementales à l'Holocène Récent Dans Le Secteur de Nunura (Désert de Sechura, Pérou) à Partir Du Croisement de Données Multi-Proxy Intra- et Extra-Site</w:t>
               </w:r>
@@ -2944,277 +2944,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human settlement during MIS 12 at Valle Giumentina (Abruzzo, Italy): does the lithic serie shows us a northern in uence or a technical response to local raw material and paleoenvironmental context ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+                <w:t xml:space="preserve">The long sedimentary sequence of Valle Giumentina in Central Italy: evolution or continuity in human behaviors from MIS 14 to MIS 12 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065170v1</w:t>
+                <w:t xml:space="preserve">hal-02065172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long sedimentary sequence of Valle Giumentina in Central Italy: evolution or continuity in human behaviors from MIS 14 to MIS 12 ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Human settlement during MIS 12 at Valle Giumentina (Abruzzo, Italy): does the lithic serie shows us a northern in uence or a technical response to local raw material and paleoenvironmental context ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065172v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocronologia e archeologia del sito del Paleolitico inferiore di Valle Giumentina (Pescara)</w:t>
               </w:r>
@@ -4107,51 +4107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fornaciari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eireen Lomin&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01938-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1891" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWGPBWS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Palmerini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fusco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fornaciari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eireen Lomin&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01938-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1891" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWGPBWS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Palmerini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Martino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fusco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>