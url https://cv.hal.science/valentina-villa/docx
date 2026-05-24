--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -325,295 +325,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental changes and human occupations between MIS 15 and MIS 14 in Central Italy: archaeological levels AO1-20, 24 and LBr of Valle Giumentina (c. 570–530 ka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Corradini</w:t>
+                <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Wilken</w:t>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Jeune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tina Wunderlich</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-024-01938-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506682v1</w:t>
+                <w:t xml:space="preserve">hal-04763639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and human occupations between MIS 15 and MIS 14 in Central Italy: archaeological levels AO1-20, 24 and LBr of Valle Giumentina (c. 570–530 ka)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+                <w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wilken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Tina Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.33. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-024-01938-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763639v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement dynamics, subsistence economies and climate change during the late Holocene at Nunura Bay (Sechura Desert, Peru): A multiproxy approach</w:t>
               </w:r>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguène Davtian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guibert-Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,502 +1474,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">The long sedimentary succession of the Valle Giumentina basin (Abruzzo, Central Italy): new evidence from stratigraphic studies and Electrical Resistivity Tomography (ERT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pagli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481268v1</w:t>
+                <w:t xml:space="preserve">hal-01481354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long sedimentary succession of the Valle Giumentina basin (Abruzzo, Central Italy): new evidence from stratigraphic studies and Electrical Resistivity Tomography (ERT)</w:t>
+                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Biagio Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481354v1</w:t>
+                <w:t xml:space="preserve">hal-01481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Biagio Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481343v1</w:t>
+                <w:t xml:space="preserve">hal-01481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie) Nouvelles observations de la stratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie)Étude des comportements techno-économiques au Pléistocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,609 +2944,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long sedimentary sequence of Valle Giumentina in Central Italy: evolution or continuity in human behaviors from MIS 14 to MIS 12 ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Human settlement during MIS 12 at Valle Giumentina (Abruzzo, Italy): does the lithic serie shows us a northern in uence or a technical response to local raw material and paleoenvironmental context ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065172v1</w:t>
+                <w:t xml:space="preserve">hal-02065170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human settlement during MIS 12 at Valle Giumentina (Abruzzo, Italy): does the lithic serie shows us a northern in uence or a technical response to local raw material and paleoenvironmental context ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+                <w:t xml:space="preserve">The long sedimentary sequence of Valle Giumentina in Central Italy: evolution or continuity in human behaviors from MIS 14 to MIS 12 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065170v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geocronologia e archeologia del sito del Paleolitico inferiore di Valle Giumentina (Pescara)</w:t>
+                <w:t xml:space="preserve">Stratigraphy and archaeology at Valle Giumentina Middle Pleistocene site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Incontro Annuale di Preistoria e Protostoria Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio, IIPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">Q10 AFEQ CNF INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377427v1</w:t>
+                <w:t xml:space="preserve">hal-02065084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and archaeology at Valle Giumentina Middle Pleistocene site</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subsurface 3D modeling of Giumentina Valley (Majella, Abruzzo, Italy) trough multi-methodic geophysical surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bernardinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Pieruccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Petrolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Tufarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonna T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q10 AFEQ CNF INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">88° Congresso Nazionale della Società Geologica Italiana - Geosciences on a changing planet: learning from the past, exploring the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065084v1</w:t>
+                <w:t xml:space="preserve">hal-02377371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface 3D modeling of Giumentina Valley (Majella, Abruzzo, Italy) trough multi-methodic geophysical surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colonna T.</w:t>
+                <w:t xml:space="preserve">Geocronologia e archeologia del sito del Paleolitico inferiore di Valle Giumentina (Pescara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88° Congresso Nazionale della Società Geologica Italiana - Geosciences on a changing planet: learning from the past, exploring the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">I Incontro Annuale di Preistoria e Protostoria Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio, IIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377371v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4107,51 +4107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fornaciari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eireen Lomin&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01938-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1891" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWGPBWS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Palmerini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Martino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fusco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fornaciari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eireen Lomin&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Musial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01938-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1891" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XWGPBWS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Palmerini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Di Martino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fusco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>