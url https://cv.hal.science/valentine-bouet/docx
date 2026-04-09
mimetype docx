--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -273,51 +273,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.110884. </w:t>
+              <w:t xml:space="preserve">, 2026, 289, pp.110884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2026.110884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1600,295 +1600,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent impact of glutamatergic modulators on the promnesiant effect of 5-HT 6 R blockade on mice recognition memory</w:t>
+                <w:t xml:space="preserve">Repeated dexamphetamine treatment alters the dopaminergic system and increases the phMRI response to methylphenidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Asselot</w:t>
+                <w:t xml:space="preserve">Anouk Schrantee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Simon-O'Brien</w:t>
+                <w:t xml:space="preserve">Jordi Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lebourgeois</w:t>
+                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Nee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virgile Delaunay</w:t>
+                <w:t xml:space="preserve">Peter Hesseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135223v1</w:t>
+                <w:t xml:space="preserve">hal-02135218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated dexamphetamine treatment alters the dopaminergic system and increases the phMRI response to methylphenidate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent impact of glutamatergic modulators on the promnesiant effect of 5-HT 6 R blockade on mice recognition memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Schrantee</w:t>
+                <w:t xml:space="preserve">Emmanuelle Simon-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Tremoleda</w:t>
+                <w:t xml:space="preserve">Sophie Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hesseling</w:t>
+                <w:t xml:space="preserve">Virgile Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172776. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135218v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical music reduces acute stress of domestic horses</w:t>
               </w:r>
@@ -2014,779 +2014,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Enrichment Duration Differentially Affects Behavior and Neuroplasticity in Adult Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Paizanis</w:t>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwamivi Dzahini</w:t>
+                <w:t xml:space="preserve">Katia Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quiedeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu119⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135292v1</w:t>
+                <w:t xml:space="preserve">hal-02043824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (20), pp.7901-7912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472654v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katia Hamidouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043824v1</w:t>
+                <w:t xml:space="preserve">hal-02043873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Enrichment Duration Differentially Affects Behavior and Neuroplasticity in Adult Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Karila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Eleni Paizanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwamivi Dzahini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (20), pp.7901-7912. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.4048-4061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043781v1</w:t>
+                <w:t xml:space="preserve">hal-02135292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t>
+                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lecoutey</w:t>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gaven</w:t>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Hamidouche</w:t>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043873v1</w:t>
+                <w:t xml:space="preserve">hal-01472654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lecoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t>
@@ -2983,51 +2983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object recognition test in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,77 +3130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 230 (1), pp.304-8. </w:t>
@@ -3422,77 +3422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dallemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 230 (1), pp.304-308. </w:t>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Klomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Wylezinska-Arridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Lopez-Tremoleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3682,319 +3682,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment improves recent but not remote memory in association with a modified brain metabolic activation profile in adult mice.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Maternal hypertension during pregnancy modifies the response of the immature brain to hypoxia-ischemia: sequential MRI and behavioral investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dacher</w:t>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.11.022⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 233 (1), pp.264-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862779v1</w:t>
+                <w:t xml:space="preserve">hal-00862822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal hypertension during pregnancy modifies the response of the immature brain to hypoxia-ischemia: sequential MRI and behavioral investigations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelise Letourneur</w:t>
+                <w:t xml:space="preserve">Environmental enrichment improves recent but not remote memory in association with a modified brain metabolic activation profile in adult mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Divoux</w:t>
+                <w:t xml:space="preserve">Matthieu Dacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 233 (1), pp.264-72. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 228 (1), pp.22-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2011.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862822v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of erythropoietin and its carbamylated derivative on behaviour and hippocampal neurogenesis in mice.</w:t>
               </w:r>
@@ -4268,51 +4268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of long-term functional assessment after stroke to improve translation from bench to bedside.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,851 +4650,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sensorimotor and memory deficits after neonatal ischemic stroke with reperfusion in the rat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ankri</w:t>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Bezault</w:t>
+                <w:t xml:space="preserve">Gilles Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Renolleau</w:t>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Mahious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.03.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.361-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863083v1</w:t>
+                <w:t xml:space="preserve">inserm-00517172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+                <w:t xml:space="preserve">Predicting sensorimotor and memory deficits after neonatal ischemic stroke with reperfusion in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Francony</w:t>
+                <w:t xml:space="preserve">Steve Ankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+                <w:t xml:space="preserve">Madeleine Bezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Fevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nouara Mahious</w:t>
+                <w:t xml:space="preserve">Sylvain Renolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 212 (1), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00517172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adhesive removal test: a sensitive method to assess sensorimotor deficits in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral deficits after distal focal cerebral ischemia in mice: Usefulness of adhesive removal test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boulouard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2009.125⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (1), pp.224-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863258v1</w:t>
+                <w:t xml:space="preserve">hal-00863264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral deficits after distal focal cerebral ischemia in mice: Usefulness of adhesive removal test.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Roussel</w:t>
+                <w:t xml:space="preserve">The effects of DHEA, 3beta-hydroxy-5alpha-androstane-6,17-dione, and 7-amino-DHEA analogues on short term and long term memory in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laïla El Kihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0014157⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (12), pp.931-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863264v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of DHEA, 3beta-hydroxy-5alpha-androstane-6,17-dione, and 7-amino-DHEA analogues on short term and long term memory in the mouse.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Mahious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2009.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863107v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nouara Mahious</w:t>
+                <w:t xml:space="preserve">The adhesive removal test: a sensitive method to assess sensorimotor deficits in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.1560-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2009.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866969v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraluminal thread model of focal stroke in the non-human primate</w:t>
               </w:r>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,319 +5608,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
+                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Divoux</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178296v1</w:t>
+                <w:t xml:space="preserve">hal-00867870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
+                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203 (2), pp.555-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867870v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse.</w:t>
               </w:r>
@@ -5932,123 +5932,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (2), pp.235-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6091,110 +6091,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 203, pp.55-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7892,256 +7892,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking schizophrenia symptoms in mice by combining factors: genetic, early environmental stress and late pharmacological conditioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining adverse factors to build a new 3-hit model of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Percelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Turnbull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXIIème journées de l'Ecole Doctorale normande de Biologie Intégrétive, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492831v1</w:t>
+                <w:t xml:space="preserve">hal-02135476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining adverse factors to build a new 3-hit model of schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mimicking schizophrenia symptoms in mice by combining factors: genetic, early environmental stress and late pharmacological conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Turnbull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème journées de l'Ecole Doctorale normande de Biologie Intégrétive, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France. , 2019</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135476v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3-hit model of schizophrenia: behavioral and electrophysiological investigations</w:t>
               </w:r>
@@ -8251,579 +8251,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia: validity of a 3-hit mouse model</w:t>
+                <w:t xml:space="preserve">New mouse model of schizophrenia: &amp;quot;3 hits&amp;quot; model, genetic and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Federation of European Neuroscience Societies Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">XXIème journées de l'Ecole Doctorale normande de Biologie Intégrative, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135529v1</w:t>
+                <w:t xml:space="preserve">hal-02135458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mouse model of schizophrenia: &amp;quot;3 hits&amp;quot; model, genetic and environmental factors</w:t>
+                <w:t xml:space="preserve">Schizophrenia: validity of a 3-hit mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème journées de l'Ecole Doctorale normande de Biologie Intégrative, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">11th Federation of European Neuroscience Societies Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135458v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Chrétien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436408v1</w:t>
+                <w:t xml:space="preserve">hal-02743020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743020v1</w:t>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
@@ -9273,151 +9273,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le corps obéit-il au cerveau ?</w:t>
+                <w:t xml:space="preserve">Matteo : &amp;quot;Comment Thomas Pesquet peut-il flotter dans l'espace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593437v1</w:t>
+                <w:t xml:space="preserve">hal-04593417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo : &amp;quot;Comment Thomas Pesquet peut-il flotter dans l'espace ?</w:t>
+                <w:t xml:space="preserve">Comment le corps obéit-il au cerveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593417v1</w:t>
+                <w:t xml:space="preserve">hal-04593437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culot du coucou</w:t>
               </w:r>
@@ -9662,51 +9662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9FB349D"/>
+    <w:nsid w:val="48FC4E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9893,51 +9893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-bouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0857-2295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074279688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon-O'Brien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2016.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dickel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVEB.2016.08.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV1JHJRD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeline Bihel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2010.09.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RP2LMP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.06.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D63QG6R8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cochon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falenpin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Harlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gahery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gah&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Canu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593437v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bouet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01779694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-bouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0857-2295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074279688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon-O'Brien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2016.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dickel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVEB.2016.08.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV1JHJRD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeline Bihel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2010.09.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RP2LMP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.06.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D63QG6R8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cochon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falenpin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Harlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gahery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gah&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Canu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bouet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01779694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>