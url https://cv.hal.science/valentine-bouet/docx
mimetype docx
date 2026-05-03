--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -960,295 +960,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Music Exposure Prevents Age-Related Cognitive Deficits in Rats Independently of Hippocampal Neurogenesis</w:t>
+                <w:t xml:space="preserve">Author Correction: Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Rizzolo</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Leger</w:t>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Platel</w:t>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa247⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62685-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019700v1</w:t>
+                <w:t xml:space="preserve">hal-03518966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Music Exposure Prevents Age-Related Cognitive Deficits in Rats Independently of Hippocampal Neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Rizzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">Mathilde Groussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6030. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.620-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62685-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518966v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional correlates of vestibular synaptic deafferentation and repair in a mouse model of acute-onset vertigo</w:t>
               </w:r>
@@ -2416,295 +2416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Enrichment Duration Differentially Affects Behavior and Neuroplasticity in Adult Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Paizanis</w:t>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwamivi Dzahini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135292v1</w:t>
+                <w:t xml:space="preserve">hal-01472654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial memory deficit across aging: current insights of the role of 5-HT7 receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+                <w:t xml:space="preserve">Environmental Enrichment Duration Differentially Affects Behavior and Neuroplasticity in Adult Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Paizanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwamivi Dzahini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.448. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.4048-4061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472654v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object recognition test in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment improves recent but not remote memory in association with a modified brain metabolic activation profile in adult mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of long-term functional assessment after stroke to improve translation from bench to bedside.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,319 +5608,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
+                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203 (2), pp.555-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867870v1</w:t>
+                <w:t xml:space="preserve">hal-00178296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor and cognitive deficits after transient middle cerebral artery occlusion in the mouse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
+                <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Divoux</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 203 (2), pp.555-67. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178296v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evaluation of sensorimotor and mnesic behaviour following striatal NMDA-induced unilateral excitotoxic lesion in the mouse.</w:t>
               </w:r>
@@ -5932,123 +5932,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (2), pp.235-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2006.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6131,70 +6131,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 203, pp.55-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expneurol.2006.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8484,346 +8484,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bouet</w:t>
+                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Morgane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743020v1</w:t>
+                <w:t xml:space="preserve">hal-02436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin 5-HT7 receptors in spatial navigation in the mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+                <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Chrétien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436408v1</w:t>
+                <w:t xml:space="preserve">hal-02743020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT7 receptors are strongly implicated in allocentric navigation strategy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schumann-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
@@ -9662,51 +9662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48FC4E64"/>
+    <w:nsid w:val="8707EEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9893,51 +9893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-bouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0857-2295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074279688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon-O'Brien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2016.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dickel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVEB.2016.08.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV1JHJRD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeline Bihel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2010.09.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RP2LMP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.06.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D63QG6R8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cochon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falenpin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Harlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gahery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gah&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Canu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bouet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01779694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-bouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0857-2295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074279688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rouanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2026.110884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14151186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04212366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.11.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03072318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ploux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Wolosker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03019700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Rizzolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa247" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schrantee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tremoleda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Wylezinska-Arridge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesseling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172776" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Asselot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon-O'Brien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2016.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dickel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVEB.2016.08.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV1JHJRD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schumann-Bard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haelewyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2013.155" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klomp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lopez-Tremoleda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-011-2580-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNDX8NZS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Letourneur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2011.10.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G5WLCM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dacher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.11.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0NB6Z9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeline Bihel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2010.09.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RP2LMP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecrux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6FMV9FL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-7378-3-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2011.04.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCG5BSK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ankri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bezault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renolleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.03.043" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC741HK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014157" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2009.06.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D63QG6R8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2009.125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600575" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2006.09.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-267XB748-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.12.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD4MQK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cochon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lacour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falenpin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stevens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Harlay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gahery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gah&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Canu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wullen Mathilde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jobard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Turnbull" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ipj.ipj_30_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135458v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436408v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bouet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01779694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>