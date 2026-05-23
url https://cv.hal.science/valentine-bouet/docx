--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -9662,51 +9662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8707EEDB"/>
+    <w:nsid w:val="B6648EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>