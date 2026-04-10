--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -126,589 +126,3968 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité des politiques de diffusion de l’information des centrales nucléaires : le rôle des CLI en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Debombourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séminaires scientifiques de l’Observatoire Hommes-Milieux (OHM) Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Hommes-Milieux (OHM) Fessenheim, Mar 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Zonage à dire d’acteurs (ZADA) : vers une cartographie quantitative des représentations spatialisées des enjeux et des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartotête : Les dimensions sociales des représentations spatiales des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEnv (Association de la Recherche en Psychologie Environnementale), Jun 2025, LYON, France. https://cartotete.hypotheses.org/1818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEPADE - Médiations dans la gestion des projets d’aménagement post-démantèlement de la centrale nucléaire de Fessenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités nucléaires et démantèlement d’une centrale. Le cas de Fessenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assainissement, remédiation et recyclage dans le contexte du démantèlement des installations nucléaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPHC, Nov 2022, STRASBOURG, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les controverses scientifiques sur les pesticides et les ondes en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Grutzpalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les acteurs face à l’état de la connaissance scientifique sur la nocivité des pesticides et des ondes électromagnétiques", Maison Interuniversitaire des Sciences de l’Homme-Alsace (MISHA), organisé par le laboratoire SAGE, Université de Strasbourg (2015-06-19: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative d’évaluation du coût du démantèlement d’une centrale nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le démantèlement des installations nucléaires civiles: Enjeux juridiques, économiques et questions de sécurité(s)", (2013-11-14: Colmar, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider dans l’incertain : le rôle des sciences sociales dans une agence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’expert au banc des accusés ?", organisé dans le cadre du CERDACC, (2014-05-20: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard économique sur la dissuasion de comportements criminels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur la récidive et les prises d'otage de l'Institut de Criminologie et de droit pénal de Paris (Université Panthéon-Assas, Paris II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des situations familiales et égalisation des situations économiques des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au Service d’Investigation Educative (2012-10-23: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment valoriser la réduction des déchets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au Forum Laboratoires-Entreprises, La Maison de l’Innovation et de l’Entreprise (2011-01: Mulhouse, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit l’agroforesterie de la transition agricole. Bilan de deux recherches empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Landwerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250, https://www.jac.cerdacc.uha.fr/que-nous-dit-lagroforesterie-de-la-transition-ecologique-bilan-de-deux-recherches-empiriques-v-erne-heintz-et-w-landwerlin/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture : entre le besoin d’une concorde agricole et l’envie d’un nouveau contrat social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234, https://www.jac.cerdacc.uha.fr/agriculture-entre-le-besoin-dune-concorde-agricole-et-lenvie-dun-nouveau-contrat-social-v-erne-heintz/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tribunal of ideas to discuss transition after the closure of a nuclear power station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hyp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du care dans le système alimentaire ou comment le sensible transforme les liens entre alimentation et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.riseo.cerdacc.uha.fr/wp-content/uploads/2024/07/Riseo-2024-1-Final-1.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition agricole ou la capacité à s’émanciper de contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les transitions agricoles : quelle place pour le droit ?, https://www.jle.com/fr/revues/rje/e-docs/la_transition_agricole_ou_la_capacite_a_semanciper_de_contraintes_352999/article.phtml</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbousset Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portier Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, pp.76-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES REVENDICATIONS DES RIVERAINS ET LA SANTÉ PUBLIQUE : LES PROCESSUS MIS EN OEUVRE POUR FAIRE RECONNAITRE UN RISQUE DE SANTÉ ENVIRONNEMENTALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« NUCLÉAIRE ET LUMIÈRE : ET SI TOUT N'ÉTAIT QU'UN JEU D'OMBRES ? », V. Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Arbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la méconnaissance à la reconnaissance d'une nocuité invisible en matière de santé environnementale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hofname : se promener dans le passé ou comment éviter qu’une mémoire ne devienne muette. Le cas de Berstett (67370) en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutzwiller Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritter Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Kochersbari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From production to scalar bricolage: politics of scales in Fessenheim’s energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.9674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit nucléaire, janvier-décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbousset Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erne-Heintz Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambour Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit nucléaire (janvier-décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbousset Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à l’épreuve d’un projet de reconversion d’un territoire après la fermeture d’une centrale nucléaire : une illustration avec Fessenheim (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.32974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé environnementale : un autre regard sur le risque ou comment le savoir profane s’invite dans l’évaluation du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMNIS Revue d’études des sociétés et cultures contemporaines Europe/Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.5237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour le catastrophisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’aléa à la vulnérabilité : du sens à donner aux mots (ou aux maux)...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.174-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démanteler un site nucléaire ou comment réconcilier des histoires industrielle et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LA MÉMOIRE INDUSTRIELLE, FACTEUR DE PRÉVENTION DU RISQUE : LE CAS DU DÉMANTÈLEMENT, 1 (1), pp.40-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démanteler un site nucléaire ou comment réconcilier des histoires industrielle et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riséo - Risques, études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.40-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sujet du besoin d’un niveau de preuve robuste pour évaluer le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes au ralenti : faut-il prêcher le pire pour apprendre à les gérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liber Amicorum en l’honneur de Madame le Pr. M.F. Steinlé-Feuerbach, 2015-1 (1), pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre-arbitre et libre-choix : plus de liberté signifie-t-il moins de risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le démantèlement d’une centrale nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riséo - Risques, études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales dans l’expertise : entre décomposition et recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales dans l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OGM et autres sujets : plaidoyer pour le savoir profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le risque résiduel : l’improbable catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riséo - Risques, études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe d’Hardin ressort victorieux : un exemple par la surpêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OGM : faut-il un référendum pour juger de leur acceptabilité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution rend-il l’évaluation incontournable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010-1, 1, pp.65-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental in De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental. De la transition agricole à la démocratie alimentaire. De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.mareetmartin.com/livre/environnement-ethique-et-care, 2025, 978-2-38600-135-2</w:t>
+              <w:t xml:space="preserve">, MARE ET MARTIN, 2025, Droit § Science Politique, 978-2-38600-135-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du care dans le système alimentaire : plaidoyer pour une démarche One Health</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental in De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.mareetmartin.com/livre/environnement-ethique-et-care, 2025, 978-2-38600-135-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental. De la transition agricole à la démocratie alimentaire. De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du care dans le système alimentaire : plaidoyer pour une démarche One Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MARE ET MARTIN, 2025, Droit § Science Politique, 978-2-38600-135-2</w:t>
+              <w:t xml:space="preserve">, https://www.mareetmartin.com/livre/environnement-ethique-et-care, 2025, 978-2-38600-135-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité, une transition agricole porteuse d’héritages et d’expériences ou comment mettre en champs une créativité soucieuse de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l‘humain en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.peterlang.com/document/1318345, 2024, 9782875748331</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, PETER LANG, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité, une transition agricole porteuse d’héritages et d’expériences ou comment mettre en champs une créativité soucieuse de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l‘humain en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PETER LANG, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, https://www.peterlang.com/document/1318345, 2024, 9782875748331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV. L'intégration de nouveaux principes d'action dans le champ de l'expertise. Section I. Expertise et principe de précaution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expert dans tous ses états. A la recherche d'une déontologie de l'expert / Favro, Karine; Lobé Lobas, Madeleine; Markus, Jean-Paul; et al. - 497p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-215, 2016, 978-2-247-15249-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il prêcher le pire pour apprendre à le gérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Arbousset; Caroline Lacroix; Benoît Steinmetz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques, accidents et catastrophes. Liber amicorum En l'honneur de Madame le professeur Marie-France Steinlé-Feuerbach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, Sciences criminelles, 978-2-343-07169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -718,4145 +4097,861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hecke un Feld. Haies et champs : une ethnographie des haies champêtres alsaciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Landwerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hecke un Feld. Haies et champs : une ethnographie des haies champêtres alsaciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts d’une réflexion sur la reconversion d’un territoire nucléaire à l’aune du projet d’avenir du territoire de Fessenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion d’une agriculture soucieuse de santé environnementale. Enjeux nouveaux et innovations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition agricole dans le Grand Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733411v1</w:t>
-              </w:r>
-[...3282 lines deleted...]
-                <w:t xml:space="preserve">hal-02902809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic cartographique des représentations d’un territoire nucléaire après la fermeture d’une centrale. Le cas de Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-811496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic diagnosis of the representations of a nuclear territory after the closure of a power plant. The case of Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international conference on “Action versus Inaction facing Climate Change” (AICC), an interdisciplinary approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche participative de la transition post-nucléaire : méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Recherche UHA "Durabilité : transitions, risques, territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mulhouse, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a participative approach to a post-nuclear transition : methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652233v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Clémentine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Biodiversité § transition énergétique et écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a participative approach to a post-nuclear transition: methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-9a0b93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4866,91 +4961,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend le Covid-19 de l’analyse du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4960,369 +5055,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se constituer en une communauté d’intérêts comme une stratégie d’empowerment pour la reconnaissance d’un préjudice ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir victime …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909630v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02909632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques liés à l’exposition aux retardateurs de flamme dans les meubles rembourrés. Partie 1 - Efficacité contre le risque d’incendie des retardateurs de flamme dans les meubles rembourrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Anses. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laurent</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Anses. 2014</w:t>
+                <w:t xml:space="preserve">hal-01476463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'expertise collective: Évaluation des risques liés à l’exposition aux retardateurs de flamme dans les meubles rembourrés. Partie 1: efficacité contre le risque d’incendie des retardateurs de flamme dans les meubles rembourrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UHA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5332,185 +5427,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie politique: Doctrines économiques et problèmes contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studyrama-Vocatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01-300, 2012, Panorama du droit, 978-2-7590-1546-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques : subir ou prévenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01-160, 2010, Transversale - Débats, 9782729855581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5578,51 +5673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A80B584E"/>
+    <w:nsid w:val="A4691724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5809,51 +5904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-erne-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8645-8893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_expert_dans_tous_ses_etats-56558.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Landwerlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Grutzpalk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hyp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schellenberger Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Marc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbousset Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Claire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahorgue Marie-B&#233;atrice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutzwiller Pauline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritter Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallerand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dauwe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9674" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erne-Heintz Valentine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambour Muriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04798745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32974" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04522272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Droit/Livre/economie-politique-9782759015467" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7300" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-erne-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8645-8893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debombourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Grutzpalk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Landwerlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hyp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schellenberger Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Marc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbousset Herv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Claire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahorgue Marie-B&#233;atrice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutzwiller Pauline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritter Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallerand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dauwe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erne-Heintz Valentine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambour Muriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04798745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_expert_dans_tous_ses_etats-56558.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04522272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Droit/Livre/economie-politique-9782759015467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7300" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>