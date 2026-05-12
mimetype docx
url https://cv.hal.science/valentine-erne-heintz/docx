--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -639,165 +639,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un regard économique sur la dissuasion de comportements criminels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur la récidive et les prises d'otage de l'Institut de Criminologie et de droit pénal de Paris (Université Panthéon-Assas, Paris II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décider dans l’incertain : le rôle des sciences sociales dans une agence sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L’expert au banc des accusés ?", organisé dans le cadre du CERDACC, (2014-05-20: Mulhouse, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04505465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des situations familiales et égalisation des situations économiques des enfants</w:t>
               </w:r>
@@ -913,2615 +913,2697 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatialisation des perceptions de l’évolution d’un territoire suite à la fermeture d’une centrale nucléaire Une application de la méthode géographique ZADA à Fessenheim (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 57 (3), https://journals.openedition.org/espacepolitique/17354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que nous dit l’agroforesterie de la transition agricole. Bilan de deux recherches empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Landwerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 250, https://www.jac.cerdacc.uha.fr/que-nous-dit-lagroforesterie-de-la-transition-ecologique-bilan-de-deux-recherches-empiriques-v-erne-heintz-et-w-landwerlin/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture : entre le besoin d’une concorde agricole et l’envie d’un nouveau contrat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 234, https://www.jac.cerdacc.uha.fr/agriculture-entre-le-besoin-dune-concorde-agricole-et-lenvie-dun-nouveau-contrat-social-v-erne-heintz/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tribunal of ideas to discuss transition after the closure of a nuclear power station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hyp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12hyp⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04992955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du care dans le système alimentaire ou comment le sensible transforme les liens entre alimentation et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://www.riseo.cerdacc.uha.fr/wp-content/uploads/2024/07/Riseo-2024-1-Final-1.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition agricole ou la capacité à s’émanciper de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les transitions agricoles : quelle place pour le droit ?, https://www.jle.com/fr/revues/rje/e-docs/la_transition_agricole_ou_la_capacite_a_semanciper_de_contraintes_352999/article.phtml</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« NUCLÉAIRE ET LUMIÈRE : ET SI TOUT N'ÉTAIT QU'UN JEU D'OMBRES ? », V. Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léger Marc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Arbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arbousset Hervé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Portier Claire</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 318, pp.76-83</w:t>
+              <w:t xml:space="preserve">, 2023, 318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES REVENDICATIONS DES RIVERAINS ET LA SANTÉ PUBLIQUE : LES PROCESSUS MIS EN OEUVRE POUR FAIRE RECONNAITRE UN RISQUE DE SANTÉ ENVIRONNEMENTALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse droit nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Lahorgue</w:t>
+                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Arbousset</w:t>
+                <w:t xml:space="preserve">Léger Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbousset Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Portier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portier Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rambour</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 318</w:t>
+              <w:t xml:space="preserve">, 2023, 318, pp.76-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958167v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">hal-04795442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la méconnaissance à la reconnaissance d'une nocuité invisible en matière de santé environnementale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hofname : se promener dans le passé ou comment éviter qu’une mémoire ne devienne muette. Le cas de Berstett (67370) en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutzwiller Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritter Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Kochersbari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit nucléaire, janvier-décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbousset Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erne-Heintz Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambour Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From production to scalar bricolage: politics of scales in Fessenheim’s energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.9674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit nucléaire (janvier-décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbousset Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erne-Heintz Valentine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 307, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rambour</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à l’épreuve d’un projet de reconversion d’un territoire après la fermeture d’une centrale nucléaire : une illustration avec Fessenheim (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arbousset Hervé</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.32974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé environnementale : un autre regard sur le risque ou comment le savoir profane s’invite dans l’évaluation du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMNIS Revue d’études des sociétés et cultures contemporaines Europe/Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.5237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour le catastrophisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahorgue Marie-Béatrice</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’aléa à la vulnérabilité : du sens à donner aux mots (ou aux maux)...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Schellenberger Thomas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.174-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démanteler un site nucléaire ou comment réconcilier des histoires industrielle et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LA MÉMOIRE INDUSTRIELLE, FACTEUR DE PRÉVENTION DU RISQUE : LE CAS DU DÉMANTÈLEMENT, 1 (1), pp.40-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démanteler un site nucléaire ou comment réconcilier des histoires industrielle et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riséo - Risques, études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.40-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sujet du besoin d’un niveau de preuve robuste pour évaluer le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes au ralenti : faut-il prêcher le pire pour apprendre à les gérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liber Amicorum en l’honneur de Madame le Pr. M.F. Steinlé-Feuerbach, 2015-1 (1), pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre-arbitre et libre-choix : plus de liberté signifie-t-il moins de risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le démantèlement d’une centrale nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riséo - Risques, études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales dans l’expertise : entre décomposition et recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 307, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2014, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Valentine Bour</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales dans l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La santé environnementale : un autre regard sur le risque ou comment le savoir profane s’invite dans l’évaluation du risque</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OGM : faut-il un référendum pour juger de leur acceptabilité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMNIS Revue d’études des sociétés et cultures contemporaines Europe/Amérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plaidoyer pour le catastrophisme</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OGM et autres sujets : plaidoyer pour le savoir profane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’aléa à la vulnérabilité : du sens à donner aux mots (ou aux maux)...</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe d’Hardin ressort victorieux : un exemple par la surpêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Accidents et des Catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le risque résiduel : l’improbable catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riséo - Risques, études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution rend-il l’évaluation incontournable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.174-181</w:t>
+              <w:t xml:space="preserve">, 2010, 2010-1, 1, pp.65-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...918 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3531,563 +3613,563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental. De la transition agricole à la démocratie alimentaire. De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MARE ET MARTIN, 2025, Droit § Science Politique, 978-2-38600-135-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05113287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental in De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du care dans le système alimentaire : plaidoyer pour une démarche One Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.mareetmartin.com/livre/environnement-ethique-et-care, 2025, 978-2-38600-135-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Du care dans le système alimentaire : plaidoyer pour une démarche One Health</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfléchir au care pour penser un care environnemental in De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité au soin : regards réflexifs sur le care. Une vulnérabilité partagée comme nouvelle éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.mareetmartin.com/livre/environnement-ethique-et-care, 2025, 978-2-38600-135-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité, une transition agricole porteuse d’héritages et d’expériences ou comment mettre en champs une créativité soucieuse de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l‘humain en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PETER LANG, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b22195⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04992960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité, une transition agricole porteuse d’héritages et d’expériences ou comment mettre en champs une créativité soucieuse de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interculturalité au service des transitions. Repenser la vie et l’éducation de l‘humain en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.peterlang.com/document/1318345, 2024, 9782875748331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV. L'intégration de nouveaux principes d'action dans le champ de l'expertise. Section I. Expertise et principe de précaution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expert dans tous ses états. A la recherche d'une déontologie de l'expert / Favro, Karine; Lobé Lobas, Madeleine; Markus, Jean-Paul; et al. - 497p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-215, 2016, 978-2-247-15249-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il prêcher le pire pour apprendre à le gérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Arbousset; Caroline Lacroix; Benoît Steinmetz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques, accidents et catastrophes. Liber amicorum En l'honneur de Madame le professeur Marie-France Steinlé-Feuerbach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, Sciences criminelles, 978-2-343-07169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4097,861 +4179,861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hecke un Feld. Haies et champs : une ethnographie des haies champêtres alsaciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Landwerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hecke un Feld. Haies et champs : une ethnographie des haies champêtres alsaciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts d’une réflexion sur la reconversion d’un territoire nucléaire à l’aune du projet d’avenir du territoire de Fessenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition agricole dans le Grand Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion d’une agriculture soucieuse de santé environnementale. Enjeux nouveaux et innovations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340326v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03733411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic cartographique des représentations d’un territoire nucléaire après la fermeture d’une centrale. Le cas de Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-811496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-811496⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic diagnosis of the representations of a nuclear territory after the closure of a power plant. The case of Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international conference on “Action versus Inaction facing Climate Change” (AICC), an interdisciplinary approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a participative approach to a post-nuclear transition : methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international « Biodiversité § transition énergétique et écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche participative de la transition post-nucléaire : méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Recherche UHA "Durabilité : transitions, risques, territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mulhouse, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a participative approach to a post-nuclear transition: methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...181 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-9a0b93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4961,91 +5043,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend le Covid-19 de l’analyse du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5055,153 +5137,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se constituer en une communauté d’intérêts comme une stratégie d’empowerment pour la reconnaissance d’un préjudice ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir victime …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5211,401 +5293,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'expertise collective: Évaluation des risques liés à l’exposition aux retardateurs de flamme dans les meubles rembourrés. Partie 1: efficacité contre le risque d’incendie des retardateurs de flamme dans les meubles rembourrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UHA. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques liés à l’exposition aux retardateurs de flamme dans les meubles rembourrés. Partie 1 - Efficacité contre le risque d’incendie des retardateurs de flamme dans les meubles rembourrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erné-Heintz Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Anses. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laurent</w:t>
-[...58 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01476463v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04522272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie politique: Doctrines économiques et problèmes contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studyrama-Vocatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.01-300, 2012, Panorama du droit, 978-2-7590-1546-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studyrama-Vocatis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.01-300, 2012, Panorama du droit, 978-2-7590-1546-7</w:t>
+                <w:t xml:space="preserve">hal-04343640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques : subir ou prévenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.01-160, 2010, Transversale - Débats, 9782729855581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5673,51 +5755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4691724"/>
+    <w:nsid w:val="F750DB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5904,51 +5986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-erne-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8645-8893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debombourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Grutzpalk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Landwerlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hyp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schellenberger Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Marc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbousset Herv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Claire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahorgue Marie-B&#233;atrice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutzwiller Pauline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritter Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallerand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dauwe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erne-Heintz Valentine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambour Muriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04798745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_expert_dans_tous_ses_etats-56558.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04522272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Droit/Livre/economie-politique-9782759015467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7300" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-erne-heintz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8645-8893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debombourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Grutzpalk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Landwerlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hyp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Lahorgue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Arbousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rambour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schellenberger Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbousset Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Claire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahorgue Marie-B&#233;atrice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutzwiller Pauline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritter Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04795469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erne-Heintz Valentine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambour Muriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallerand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dauwe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04798745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ern&#233;-Heintz Valentine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.5237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_expert_dans_tous_ses_etats-56558.htm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04522272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Droit/Livre/economie-politique-9782759015467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>