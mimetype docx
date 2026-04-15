--- v0 (2026-03-13)
+++ v1 (2026-04-15)
@@ -66,2107 +66,2314 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
+                <w:t xml:space="preserve">Le Roman de Renart et la compassion impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané. Actes du colloque organisé les 25-26 janvier 2024 à Montpellier</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Écritures médiévales de la pleurabilité Éthiques et frontières de la compassion au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Donnat-Aracil; Lisa Sancho, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721336v1</w:t>
+                <w:t xml:space="preserve">hal-05557852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Église incarnée : les fabliaux et les formes du sacrilège “personnel”</w:t>
+                <w:t xml:space="preserve">Le chat dans la littérature en langue vernaculaire des XIIe et XIIIe siècles. L’imaginaire démoniaque à l’épreuve de la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du nouveau sur le fabliau ? Actes du colloque international organisé les 24-26 novembre 2021 à Orléans</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03978968v1</w:t>
+              <w:t xml:space="preserve">Les félins de nos imaginaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalina Girbea; Alexandra Ilina; Camelia Rizoiu, Oct 2025, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sacrilège “réel” dans quelques fabliaux</w:t>
+                <w:t xml:space="preserve">Du fait naturel à l'enseignement moral. Ambivalence et polyvalence des bestes dans les Contes moralisés de Nicole de Bozon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effet de réel, effet du réel. La littérature médiévale au miroir des histoires</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L ’ESCOLE DES BESTES troisième journée Instruire de gens, de bestes et d’oisiaus au Moyen Âge et au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Laïd; Cécile Rochelois, Nov 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03978946v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métaphores animales dans les fabliaux : instrument et vecteur de dominations sexuelle et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du réseau LIMA.GE (Université Rennes 2). Les littératures médiévales dans l'atelier du genre : enjeux épistémologiques, éthiques et didactiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Albert et Fabienne Pomel, Mar 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trickster animal et son environnement naturel dans les littératures du Moyen Âge et francophones contemporaines. De Renart à Compère Lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En-deçà du grand partage Quelle écopoétique pour les textes médiévaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis-Patrick Bergot; Yoan Boudes, May 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fautes verbales et intention(s) dans la littérature comique en langue vernaculaire (XIIe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral. L’ « intention » dans la culture théologico-juridique occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emanuele Conte, Sara Menzinger, Paolo Napoli, Feb 2024, Rome (Ecole française de Rome), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Fasseur; Catherine Nicolas; Mathias Sieffert, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et vices langagiers dans la littérature normative et la littérature de fiction vouée au rire. Construction, déconstruction et reconstruction d’un « état du monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, genres et droit Sixième rencontre orléanaise d’histoire et d’anthropologie médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Leveleux-Teixeira; Pierre-Anne Forcadet, Jun 2024, Orléans (45) Hôtel Dupanloup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’un discours à l’autre : les voyages de parjure entre théologie, fiction et moralisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature vernaculaire et philosophie au Moyen Âge, 1100-1500 (France, Italie et Grande-Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Grellard (EPHE); Marco Nievergelt (EPHE), Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrilège « réel » dans quelques fabliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Effet de réel, effet du réel. La littérature au miroir des histoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinzia Pignatelli; Pierre-Marie Joris; Christelle Chaillou; Claudio Galderisi; Pierre Levron; Vladimir Agrigoroaei, Jan 2022, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église incarnée : les fabliaux et les formes du sacrilège “personnel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Haugeard; Silvère Menegaldo, Nov 2021, Orléans (45) Hôtel Dupanloup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Barat et Haimet de Jean Bodel - Édition, traduction et notes d'après le ms. BnF 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915790v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barat et Haimet de Jean Bodel - Édition, traduction et notes d'après le ms. BnF 837</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914693v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frere Denise - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les deus Angloys et l'anel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675746v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celui qui bota la pierre 1 - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le chevalier qui fist sa fame confesse - Bnf fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655171v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauteron et Marion - Berlin Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'oue au chapelain - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675754v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois chanoinesses de Couloigne de Watriquet de Couvin - Paris BnF Arsenal 3525 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gauteron et Marion - Berlin Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655097v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oue au chapelain - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les trois chanoinesses de Couloigne de Watriquet de Couvin - Paris BnF Arsenal 3525 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675854v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chevalier qui fist sa fame confesse - Bnf fr. 837 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Celui qui bota la pierre 1 - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655229v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deus Angloys et l'anel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les tresses 1 - Garin - Berne Burgerbibliothek 354 - Édition numérique et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655085v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tresses 1 - Garin - Berne Burgerbibliothek 354 - Édition numérique et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Porcelet - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676651v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcelet - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La male honte 2 - Huon de Cambrai - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675858v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La male honte 2 - Huon de Cambrai - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le prestre et le mouton - Haisiau - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675782v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prestre et le mouton - Haisiau - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Frere Denise - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675861v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et vices langagiers dans la littérature normative et la littérature de fiction vouée au rire. Construction, déconstruction et reconstruction d’un « état du monde »</w:t>
+                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Fasseur; Catherine Nicolas; Mathias Sieffert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, genres et droit Sixième rencontre orléanaise d’histoire et d’anthropologie médiévales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04760183v1</w:t>
+              <w:t xml:space="preserve">Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané. Actes du colloque organisé les 25-26 janvier 2024 à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, A paraître, Les colloques de la Société de Langues et Littératures médiévales d’Oc et d’Oïl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fautes verbales et intention(s) dans la littérature comique en langue vernaculaire (XIIe-XIIIe siècles)</w:t>
+                <w:t xml:space="preserve">L’Église incarnée : les fabliaux et les formes du sacrilège “personnel”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe HAUGEARD; Silvère MENEGALDO. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier doctoral. L’ « intention » dans la culture théologico-juridique occidentale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04757735v1</w:t>
+              <w:t xml:space="preserve">Du nouveau sur le fabliau ? Actes du colloque international organisé les 24-26 novembre 2021 à Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métaphores animales dans les fabliaux : instrument et vecteur de dominations sexuelle et sociale</w:t>
+                <w:t xml:space="preserve">Le sacrilège “réel” dans quelques fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau LIMA.GE (Université Rennes 2). Les littératures médiévales dans l'atelier du genre : enjeux épistémologiques, éthiques et didactiques,</w:t>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">hal-04760490v1</w:t>
+              <w:t xml:space="preserve">Effet de réel, effet du réel. La littérature médiévale au miroir des histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, droz, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les péchés de la langue dans le Roman de Renart. Jeux et enjeux de pratiques communicationnelles transgressives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Université (Paris IV), 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04764752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2176,112 +2383,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Genèse dans la littérature martiniquaise contemporaine : souvenirs et devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-vista (Instituto de Estudos da Religião)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.155-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2428,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04313689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04764752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04313689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04764752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>