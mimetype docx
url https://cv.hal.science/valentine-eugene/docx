--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -66,2217 +66,2217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roman de Renart et la compassion impossible ?</w:t>
+                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Fasseur; Catherine Nicolas; Mathias Sieffert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures médiévales de la pleurabilité Éthiques et frontières de la compassion au Moyen Âge</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané. Actes du colloque organisé les 25-26 janvier 2024 à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, A paraître, Les colloques de la Société de Langues et Littératures médiévales d’Oc et d’Oïl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557852v1</w:t>
+                <w:t xml:space="preserve">hal-04721336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chat dans la littérature en langue vernaculaire des XIIe et XIIIe siècles. L’imaginaire démoniaque à l’épreuve de la parodie</w:t>
+                <w:t xml:space="preserve">L’Église incarnée : les fabliaux et les formes du sacrilège “personnel”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe HAUGEARD; Silvère MENEGALDO. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les félins de nos imaginaires.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05557897v1</w:t>
+              <w:t xml:space="preserve">Du nouveau sur le fabliau ? Actes du colloque international organisé les 24-26 novembre 2021 à Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fait naturel à l'enseignement moral. Ambivalence et polyvalence des bestes dans les Contes moralisés de Nicole de Bozon</w:t>
+                <w:t xml:space="preserve">Le sacrilège “réel” dans quelques fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L ’ESCOLE DES BESTES troisième journée Instruire de gens, de bestes et d’oisiaus au Moyen Âge et au XVIe siècle</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Effet de réel, effet du réel. La littérature médiévale au miroir des histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, droz, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...545 lines deleted...]
-                <w:t xml:space="preserve">hal-04760490v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barat et Haimet de Jean Bodel - Édition, traduction et notes d'après le ms. BnF 837</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914693v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tresces&amp;quot; (version 1) de Garin - Édition et notes d'après le manuscrit Bern, Burgerbibliothek, Cod. 354</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Barat et Haimet de Jean Bodel - Édition, traduction et notes d'après le ms. BnF 837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915790v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deus Angloys et l'anel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Frere Denise - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655085v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chevalier qui fist sa fame confesse - Bnf fr. 837 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gauteron et Marion - Berlin Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655229v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oue au chapelain - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les trois chanoinesses de Couloigne de Watriquet de Couvin - Paris BnF Arsenal 3525 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675854v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauteron et Marion - Berlin Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'oue au chapelain - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675754v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois chanoinesses de Couloigne de Watriquet de Couvin - Paris BnF Arsenal 3525 - Édition numérique, traduction et notes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le chevalier qui fist sa fame confesse - Bnf fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pierreville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04655097v1</w:t>
+                <w:t xml:space="preserve">hal-04655229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celui qui bota la pierre 1 - Bern Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tresses 1 - Garin - Berne Burgerbibliothek 354 - Édition numérique et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les deus Angloys et l'anel - Paris BnF fr. 19152 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676651v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcelet - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les tresses 1 - Garin - Berne Burgerbibliothek 354 - Édition numérique et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Grüber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04675858v1</w:t>
+                <w:t xml:space="preserve">hal-04676651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La male honte 2 - Huon de Cambrai - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Porcelet - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675782v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prestre et le mouton - Haisiau - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La male honte 2 - Huon de Cambrai - Berne Burgerbibliothek 354 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675861v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frere Denise - Rutebeuf - BnF fr. 1635 - Édition numérique, traduction et notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le prestre et le mouton - Haisiau - Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675746v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
+                <w:t xml:space="preserve">Le Roman de Renart et la compassion impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané. Actes du colloque organisé les 25-26 janvier 2024 à Montpellier</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04721336v1</w:t>
+              <w:t xml:space="preserve">Écritures médiévales de la pleurabilité Éthiques et frontières de la compassion au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Donnat-Aracil; Lisa Sancho, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Église incarnée : les fabliaux et les formes du sacrilège “personnel”</w:t>
+                <w:t xml:space="preserve">Le chat dans la littérature en langue vernaculaire des XIIe et XIIIe siècles. L’imaginaire démoniaque à l’épreuve de la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du nouveau sur le fabliau ? Actes du colloque international organisé les 24-26 novembre 2021 à Orléans</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03978968v1</w:t>
+              <w:t xml:space="preserve">Les félins de nos imaginaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalina Girbea; Alexandra Ilina; Camelia Rizoiu, Oct 2025, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sacrilège “réel” dans quelques fabliaux</w:t>
+                <w:t xml:space="preserve">Femmes et vices langagiers dans la littérature normative et la littérature de fiction vouée au rire. Construction, déconstruction et reconstruction d’un « état du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effet de réel, effet du réel. La littérature médiévale au miroir des histoires</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Femmes, genres et droit Sixième rencontre orléanaise d’histoire et d’anthropologie médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Leveleux-Teixeira; Pierre-Anne Forcadet, Jun 2024, Orléans (45) Hôtel Dupanloup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fautes verbales et intention(s) dans la littérature comique en langue vernaculaire (XIIe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral. L’ « intention » dans la culture théologico-juridique occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emanuele Conte, Sara Menzinger, Paolo Napoli, Feb 2024, Rome (Ecole française de Rome), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fait naturel à l'enseignement moral. Ambivalence et polyvalence des bestes dans les Contes moralisés de Nicole de Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L ’ESCOLE DES BESTES troisième journée Instruire de gens, de bestes et d’oisiaus au Moyen Âge et au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Laïd; Cécile Rochelois, Nov 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métaphores animales dans les fabliaux : instrument et vecteur de dominations sexuelle et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du réseau LIMA.GE (Université Rennes 2). Les littératures médiévales dans l'atelier du genre : enjeux épistémologiques, éthiques et didactiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Albert et Fabienne Pomel, Mar 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trickster animal et son environnement naturel dans les littératures du Moyen Âge et francophones contemporaines. De Renart à Compère Lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En-deçà du grand partage Quelle écopoétique pour les textes médiévaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis-Patrick Bergot; Yoan Boudes, May 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Fasseur; Catherine Nicolas; Mathias Sieffert, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’un discours à l’autre : les voyages de parjure entre théologie, fiction et moralisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature vernaculaire et philosophie au Moyen Âge, 1100-1500 (France, Italie et Grande-Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Grellard (EPHE); Marco Nievergelt (EPHE), Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrilège « réel » dans quelques fabliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Effet de réel, effet du réel. La littérature au miroir des histoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinzia Pignatelli; Pierre-Marie Joris; Christelle Chaillou; Claudio Galderisi; Pierre Levron; Vladimir Agrigoroaei, Jan 2022, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03978946v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église incarnée : les fabliaux et les formes du sacrilège “personnel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Haugeard; Silvère Menegaldo, Nov 2021, Orléans (45) Hôtel Dupanloup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04313689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04764752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04313689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04764752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>