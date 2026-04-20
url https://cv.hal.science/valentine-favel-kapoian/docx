--- v0 (2026-03-17)
+++ v1 (2026-04-20)
@@ -178,1816 +178,1930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’entretien avec des adolescent•es : méthodologies et éthiques des chercheur•es</w:t>
+                <w:t xml:space="preserve">Promesses de croyances des dispositifs sociotechniques numériques de sciences et recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Conférence internationale H2PTM'2025 : Hypermédias et communs numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crem, Centre de recherche sur les médiations, Université de Lorraine; Laboratoire Paragraphe, Université de Paris 8 | CY Cergy Université, Oct 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446721v1</w:t>
+                <w:t xml:space="preserve">hal-05368682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter pour entendre</w:t>
+                <w:t xml:space="preserve">Pour une approche critique des dispositifs sociotechniques numériques en sciences et recherches participatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04781580v1</w:t>
+              <w:t xml:space="preserve">Du clic au déclic : les outils numériques au service des sciences et recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO; Université Lyon 1, Nov 2025, Villeurbanne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04329332v1</w:t>
+              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer aux médias et à l'information : quelles formations et collaborations pour les acteurs scolaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les usagers vers l’IA : défis et motivations des bibliothécaires-“explorateurs” de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716199v1</w:t>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e conférence Doc&amp;Soc : Information et IA, opportunités et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le cnam; Dicen IDF; HEG, Sep 2024, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la pensée réflexive des étudiant·es face aux images générées par les GenIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticemed 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICA – Preconference – Comparative Privacy and the literacies of a networked age : A critical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TICEMED 13, « Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Privacy and the literacies of a networked age .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Carsten; ICA, May 2022, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche critique des dispositifs sociotechniques numériques en sciences et recherches participatives.</w:t>
+                <w:t xml:space="preserve">La fabrique de l’entretien avec des adolescent•es : méthodologies et éthiques des chercheur•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du clic au déclic : les outils numériques au service des sciences et recherches participatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05368757v1</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’entretien de recherche en sciences de l’information et de la communication : interroger les « professionnel·les du discours » ?, n°25/3, p.66 à 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de croyances des dispositifs sociotechniques numériques de sciences et recherches participatives</w:t>
+                <w:t xml:space="preserve">Écouter pour entendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale H2PTM'2025 : Hypermédias et communs numériques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05368682v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, "Observer et écouter les élèves" (590), pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04781580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05481259v1</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éduquer aux médias et à l'information : quelles formations et collaborations pour les acteurs scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
-[...390 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-04404265v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOPRIVACY : retour sur une recherche-action pour la protection des données personnelles.</w:t>
+                <w:t xml:space="preserve">Accompagner les usagers vers l'IA : défis et motivations des bibliothécaires-&amp;quot;explorateurs&amp;quot; du supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Broudoux, E., Chartron, G., Epron, B., Information et intelligence artificielle. Opportunités et risques, De Boeck Supérieur, collection Information et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISBN 978-2-8073-6987-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808541v1</w:t>
-[...185 lines deleted...]
-                <w:t xml:space="preserve">hal-04808623v1</w:t>
+                <w:t xml:space="preserve">hal-05596747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ADOPRIVACY : retour sur une recherche-action pour la protection des données personnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://numerique-en-communs.fr/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information en contexte d'IA : comment accompagner les usagers et usagères en bibliothèque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et enjeux pédagogiques de l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://pro.bpi.fr/les-bibliotheques-sont-elles-pretes-pour-lintelligence-artificielle/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04765403v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la culture informationnelle des étudiants en contexte de l’IA : quels enjeux pour les bibliothécaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://oap.unige.ch/journals/ressi/article/view/1524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer les pratiques informationnelles des enseignants pour les former à la recherche d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615328v1</w:t>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 8 - Saint-Denis. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observer les pratiques informationnelles des enseignants pour les former à la recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déclin d'un quartier populaire : les pentes de la Croix-Rousse et Lyon, 1870-1940.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Strasbourg 2, 1997. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02457635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2055,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02BD270C"/>
+    <w:nsid w:val="0F34B661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2286,51 +2400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-favel-kapoian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2436-8144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18506180X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02457635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-favel-kapoian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2436-8144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18506180X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02457635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>