--- v1 (2026-04-20)
+++ v2 (2026-05-14)
@@ -2169,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F34B661"/>
+    <w:nsid w:val="3271F20F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>