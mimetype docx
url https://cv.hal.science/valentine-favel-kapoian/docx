--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -178,1168 +178,1168 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de croyances des dispositifs sociotechniques numériques de sciences et recherches participatives</w:t>
+                <w:t xml:space="preserve">La fabrique de l’entretien avec des adolescent•es : méthodologies et éthiques des chercheur•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale H2PTM'2025 : Hypermédias et communs numériques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’entretien de recherche en sciences de l’information et de la communication : interroger les « professionnel·les du discours » ?, n°25/3, p.66 à 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368682v1</w:t>
+                <w:t xml:space="preserve">hal-05446721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche critique des dispositifs sociotechniques numériques en sciences et recherches participatives.</w:t>
+                <w:t xml:space="preserve">Écouter pour entendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du clic au déclic : les outils numériques au service des sciences et recherches participatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05368757v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, "Observer et écouter les élèves" (590), pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04781580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05481259v1</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éduquer aux médias et à l'information : quelles formations et collaborations pour les acteurs scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-04404265v1</w:t>
+                <w:t xml:space="preserve">hal-04716199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’entretien avec des adolescent•es : méthodologies et éthiques des chercheur•es</w:t>
+                <w:t xml:space="preserve">Pour une approche critique des dispositifs sociotechniques numériques en sciences et recherches participatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05446721v1</w:t>
+              <w:t xml:space="preserve">Du clic au déclic : les outils numériques au service des sciences et recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELICO; Université Lyon 1, Nov 2025, Villeurbanne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter pour entendre</w:t>
+                <w:t xml:space="preserve">Promesses de croyances des dispositifs sociotechniques numériques de sciences et recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04781580v1</w:t>
+              <w:t xml:space="preserve">Conférence internationale H2PTM'2025 : Hypermédias et communs numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crem, Centre de recherche sur les médiations, Université de Lorraine; Laboratoire Paragraphe, Université de Paris 8 | CY Cergy Université, Oct 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04329332v1</w:t>
+              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer aux médias et à l'information : quelles formations et collaborations pour les acteurs scolaires ?</w:t>
+                <w:t xml:space="preserve">Développer la pensée réflexive des étudiant·es face aux images générées par les GenIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ticemed 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les usagers vers l’IA : défis et motivations des bibliothécaires-“explorateurs” de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e conférence Doc&amp;Soc : Information et IA, opportunités et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le cnam; Dicen IDF; HEG, Sep 2024, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICA – Preconference – Comparative Privacy and the literacies of a networked age : A critical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TICEMED 13, « Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04716199v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Privacy and the literacies of a networked age .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Carsten; ICA, May 2022, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1370,51 +1370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les usagers vers l'IA : défis et motivations des bibliothécaires-&amp;quot;explorateurs&amp;quot; du supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Broudoux, E., Chartron, G., Epron, B., Information et intelligence artificielle. Opportunités et risques, De Boeck Supérieur, collection Information et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ISBN 978-2-8073-6987-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1484,51 +1484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOPRIVACY : retour sur une recherche-action pour la protection des données personnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://numerique-en-communs.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1764,77 +1764,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3271F20F"/>
+    <w:nsid w:val="70C32956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-favel-kapoian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2436-8144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18506180X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02457635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentine-favel-kapoian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2436-8144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18506180X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02457635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>