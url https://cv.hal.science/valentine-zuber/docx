--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1135,165 +1135,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A laicidade republicana em França ou os paradoxos de um processo histororico de laicizaçao (séculos XVII-XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ler História</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.161-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Servet, Villanueva de Sijena (Espagne, 29 septembre 1511-Genève, 27 octobre 1553</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Célébrations nationales 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.227-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611876v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des laïcités pour vivre ensemble</w:t>
               </w:r>
@@ -2064,234 +2064,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'origine protestante des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, mémoire et identités en mutation. Les huguenots en France et en diaspora (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La commémoration du quatrième centenaire de la naissance de Jean Calvin en 1909,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Calvin, de la Réforme à la modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécularisation et rapport au religieux dans les sciences des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et sécularisation: l'apport des sciences religieuses et théologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611948v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention d'un héros du protestantisme libéral</w:t>
               </w:r>
@@ -2547,165 +2547,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La laïcité en France et à Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ecclésiastique de la fin du XVIIIe au milieu du XXe siècle en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sceaux, France. pp.285-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de la mémoire laïque en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, mémoires et cultures dans l'espace euro-méditerranéen à l'heure de la globalisation : dissolution ou réinvention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Haïfa, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611958v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jubilés de Calvin en 1909</w:t>
               </w:r>
@@ -3168,165 +3168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'idée de séparation en France et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la séparation des Eglises et de l'Etat à l'avenir de la laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Auxerre, France. pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La laïcité vue par les différentes confessions religieuses aujourd'hui.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Ecole et religions en Europe, IESR (EPHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611898v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur quelques notions fondamentales concernant la religion en Occident</w:t>
               </w:r>
@@ -4272,234 +4272,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'antisémitisme et l'antiprotestantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les racines religieuses de l'antisémitisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Trieste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations entre catholiques et protestants en France au XIXe et XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66e Congrès annuel de la Société canadienne d'histoire de l'Eglise catholique, Les relations entre les catholiques et les protestants, organisé par l'Université de Sherbrooke, conférence inaugurale, Sherbrooke, Québec, 1er-2 octobre 1999.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'Doctrines de Haine' en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat, religion, société civile dans le contexte européen. Approches historiques et sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611966v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre Catholiques et Protestants en France au XIXe et XXe s.</w:t>
               </w:r>
@@ -4893,234 +4893,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La statuaire anticléricale à Paris avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religion dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Loyson, d'un catholicisme à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligentsia européenne en mutation (1850-1875), Darwin, le Syllabus, Vatican I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Bruxelles, Belgique. pp.197-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'historiographie de la tolérance religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quatre centième anniversaire de l'Edit de Nantes, Berlin, Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266442v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5621,97 +5621,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04266696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et postérité de la Déclaration universelle des droits de l’homme.</w:t>
+                <w:t xml:space="preserve">Histoire et postérité de la Déclaration universelle des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2021</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2021, 9782753583078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04266711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10607,275 +10607,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléments d'histoire de la laïcité française (XVIIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une laïcité respectueuse de la conscience des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une société peut-elle vivre sans croyances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611934v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin au miroir de l'histoire</w:t>
               </w:r>
@@ -11741,51 +11741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermon-Belot Rita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-laicite/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fabio Ambrosio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huntzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier St&#233;phanie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Potin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Randaxhe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120860v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bart Wallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermon-Belot Rita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-laicite/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fabio Ambrosio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huntzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier St&#233;phanie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Potin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Randaxhe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120860v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bart Wallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611937v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>