--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -4962,165 +4962,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'historiographie de la tolérance religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le quatre centième anniversaire de l'Edit de Nantes, Berlin, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Loyson, d'un catholicisme à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligentsia européenne en mutation (1850-1875), Darwin, le Syllabus, Vatican I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Bruxelles, Belgique. pp.197-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10669,213 +10669,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une laïcité respectueuse de la conscience des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une société peut-elle vivre sans croyances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611937v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin au miroir de l'histoire</w:t>
               </w:r>
@@ -11741,51 +11741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermon-Belot Rita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-laicite/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fabio Ambrosio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huntzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier St&#233;phanie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Potin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Randaxhe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120860v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bart Wallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611937v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Zuber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermon-Belot Rita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-laicite/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fabio Ambrosio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huntzinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier St&#233;phanie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Potin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Randaxhe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032865v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vaughan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120860v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bart Wallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611889v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01966747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>