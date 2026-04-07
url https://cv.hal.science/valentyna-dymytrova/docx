--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -958,187 +958,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les médiations de l’open data au prisme des applications liées à la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Production des données, « Production de la société ». Les Big Data et algorithmes au regard des Sciences de l’information et de la communication, 19, pp.81-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Crimée est à nous » : la construction symbolique d’un événement politique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kondratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.4489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887194v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01931489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t>
               </w:r>
@@ -1391,342 +1391,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Valérie Croissant</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gadras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, n°14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°14</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543355v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies numériques au service d’une mobilisation collective: le cas de la Révolution de la dignité en Ukraine</w:t>
               </w:r>
@@ -1963,769 +1963,769 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informer, désinformer et former par l’image en temps de guerre informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude consacrée à l'éducation à la citoyenneté : image, information et défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE - Trinôme académique, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agencements marchands autour d’une application de sport-tourisme : Jooks - La requalification « permanente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Enjeux des jeux, Symposium : des usagers aux concepteurs - analyses sectorielles de la digitalisation du sport et de l’activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO, SANTESIH, APSY-V, Dec 2025, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des données de mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GRESEC Information et communication publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Cambone; Viviane Clavier; KOKOROKO DRAMANE OUATTARA, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique urbaine des données à travers une analyse longitudinale du portail des données ouvertes de la Métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances_Cide.24 : Colloque International sur le Document Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PINEDE Nathalie, Université Bordeaux Montaigne; VERDI Ugo, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d’une vraie image : une analyse des discours de vérification des images générées par l’IA lors de l’invasion russe de l’Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DE FACTO : Former, informer, désinformer par l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARISM; GRIPIC, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Informer, désinformer et former par l’image en temps de guerre informationnelle</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de contenus par des jeunes Ukrainiens sur TikTok en temps de guerre : Entre récit autobiographique, performances mémétiques et figures idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude consacrée à l'éducation à la citoyenneté : image, information et défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE - Trinôme académique, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et sociopolitiques pour les adolescents et les jeunes adultes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI, université Paris 8, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions au prisme des mèmes lors de l’invasion russe de l’Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Emotions. Discourse - Media - Digital Spaces.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque organisé par le Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL, Université Jean Moulin Lyon 3), en collaboration avec le centre interlangues Texte, image, langage (TIL, Université de Bourgogne), Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde &amp;quot;IA et fake news&amp;quot;, avec Stéphane Rabut, journaliste et formateur Mojo, IA, nouvelles narrations et David Medioni Directeur de l’Observatoire des médias de la Fondation Jean Jaurès - Modération Vincent Raymond, journaliste - Dessin en direct : Lasserpe, Berth, Faujour, Soph’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ça presse-Rencontres Internationales du Dessin de Presse et des Médias-Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ça presse, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070668v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05285357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t>
               </w:r>
@@ -2800,802 +2800,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les images numériques dans la guerre Ukraine/Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat "Question de société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque universitaire de l'université Lyon 3, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using images to fight social disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Social (Dis)order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECREA, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les images numériques dans la guerre Ukraine/Russie</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De « l'évènement morcelé » à « l'événement discuté » : les images d'invasion russe d'Ukraine en tant qu'opérateurs des récits idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat "Question de société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque universitaire de l'université Lyon 3, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">CAPTATION, CIRCULATION ET EFFETS DES IMAGES DE GUERRES, CONFLITS ET ÉMEUTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Paris, ECPAD, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réutilisation des données ouvertes : quels enjeux pour les acteurs et le territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikimédia aujourd’hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Auvergne; Wikimédia France, Apr 2024, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces numériques comme espaces de conflictualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Data &amp; Pixel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Paris 8; CEMTI; ENS Louis-Lumière, Mar 2024, Médiathèque du patrimoine et de la photographie, Charenton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPTATION, CIRCULATION ET EFFETS DES IMAGES DE GUERRES, CONFLITS ET ÉMEUTES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle médiation l’image est-elle le nom ? La mise en récit de la guerre dans des productions des data journalistes ukrainiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image de guerre : La couverture médiatique du conflit russo-ukrainien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côté d'Azur; SICLab; Club de la Presse 06, Nov 2023, Cannes Côte dAzur,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données personnelles à l’ère de la plateformisation : comprendre, analyser, éduquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Des concepts pour penser la société du XXIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 4147 ELICO; université Lyon 3; ENSSIB, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-Moderator of the Opening Plenary Keynote delivered by Pr. Christian Fuchs: Humanity, Alienation and (In)Justice in the Digital Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Staii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMCR 2023: Inhabiting the Planet: Challenges for Media, Communication and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAMCR et Sc Po Lyon, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numérisation de la guerre : quelles problématiques pour les SIC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kondratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFSIC XXIIIème congrès La numérisation de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire MICA (UR 4426 de l’École doctorale Montaigne Humanités), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et conclusions : Le citoyen face à la fabrique de l'intelligibilité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La datavisualisation sous le regard des SIC : production, réception, capacitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 4147 Elico; université Lyon 2; Fabien Labarthe; Julia Bonaccorsi; Tiffany Andry, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy - L’intensité du travail émotionnel des adolescents pour protéger leur vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t>
+              <w:t xml:space="preserve">, MSP Paris Nord, Dec 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/2gy5-ck05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Co-Moderator of the Opening Plenary Keynote delivered by Pr. Christian Fuchs: Humanity, Alienation and (In)Justice in the Digital Age</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-Moderator of the Closing Plenary Keynote delivered by Pr. Annika Egan Sjölander: Communication for Sustainable Societies in the Anthropocene – the role of scholars and media industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Staii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
@@ -3603,531 +3953,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMCR 2023: Inhabiting the Planet: Challenges for Media, Communication and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAMCR et Sc Po Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kondratov</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réutilisation des données ouvertes : quels enjeux pour les acteurs et le territoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSIC XXIIIème congrès La numérisation de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire MICA (UR 4426 de l’École doctorale Montaigne Humanités), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Apr 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse et conclusions : Le citoyen face à la fabrique de l'intelligibilité des données</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine : enjeux humains, juridiques, culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La datavisualisation sous le regard des SIC : production, réception, capacitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA 4147 Elico; université Lyon 2; Fabien Labarthe; Julia Bonaccorsi; Tiffany Andry, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Table ronde organisée par l'ENSSIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Beaupré, Apr 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Yann Bruna</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde "Guerre en Ukraine : enjeux humains, juridiques, culturels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib, Apr 2022, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invasion de l'Ukraine par l'armée russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR 2023: Inhabiting the Planet: Challenges for Media, Communication and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAMCR et Sc Po Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Table ronde organisée par la Faculté des Langues de l'université Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natalia Gamalova, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA – Preconference – Comparative Privacy and the literacies of a networked age : A critical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4143,73 +4419,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4225,333 +4501,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706570v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04805047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la guerre en Ukraine</w:t>
               </w:r>
@@ -4606,90 +4606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Privacy and the literacies of a networked age .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilhelm Carsten; ICA, May 2022, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4740,51 +4740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Audinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kondratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises internationales du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le GIS Journalisme, le groupement des laboratoires universitaires de recherche en journalisme, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,207 +4872,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Quelle réutilisation des données ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Biennale du numérique « Être « open » en 2021 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib, Nov 2021, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bihay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser Privé/Public en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des concepts pour penser la société du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 4147 Elico; ENSSIB; université Lyon 3, Dec 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude critique de la mise en récit des transformations urbaines du territoire métropolitain lyonnais de 2007 à 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5088,126 +5157,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLouvain; GER Communication, environnement, sciences et société, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211126v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04765087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire des dispositifs de prévention avec les jeunes : Une analyse des campagnes sur les risques du binge drinking</w:t>
               </w:r>
@@ -5787,50 +5787,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le web sémantique, un moyen de visibilité et d’exploitation des open data auprès des communautés de réutilisateurs professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Fort de France, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5839,139 +5921,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526769v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01718068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène visuelle de l'Open data : enjeux sémiotiques, communicationnels et politiques</w:t>
               </w:r>
@@ -6033,178 +6033,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des données ouvertes liées à la mobilité vus par leurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Days on Open Gouvernment Issues Improving Public Policies in a Digital World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut du Monde et du Développement (IMODEV); Université Paris 1 Panthéon Sorbonne, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La co-construction du temps de l’évènement sur Twitter : le cas de l'annexion de la Crimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kondratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; Université de Lorraine; CREM, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477121v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01477119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe vue d'Ukraine : Une analyse sémio-discursive d'une polémique médiatisée</w:t>
               </w:r>
@@ -6665,51 +6665,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6757,646 +6757,605 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763026v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03163047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en données de la ville. Quels dispositifs ? Quelles médiations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines et smart cities. Entre représentations et pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’harissa et du jasmin pour le dernier pharaon : Les révolutions tunisienne et égyptienne au prisme de la presse écrite ukrainienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Guaaybess. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadrages journalistiques des « révolutions arabes » dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-92, 2015, collection « Communication et civilisation », 978-2-343-07273-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie en quête de transparence : quels régimes de visibilité pour l'énergie dans la communication publique territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catellani, Andrea ; Crucifix, Audrey; Hambursin, Christine; Libaert, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication transparente : l'impératif de la transparence dans le discours des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-164, 2015, 978-2-87558-388-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux discursifs et symboliques d’une dénomination identitaire qui fait référence au passé : une analyse des discours publics russes sur la crise ukrainienne (2013-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guellil N., Hailon F., Richard A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours politique identitaire dans les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, collection « Logiques sociales », 978-2-343-06758-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sémio-discursive de l'émotion dans la presse écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vacher, Béatrice ; Le Moënne, Christian; Kiyindou, Alain ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et débat public: les réseaux numériques au service de la démocratie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.203-211, 2013, 9782336330563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911121v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot; révolution orange &amp;quot; dans le prisme des éditoriaux de la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forbrig, Karsten ; Tessier, Chloé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et représentation en conflit : controverses et différends textuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Lang, pp.117-127, 2011, 9789052017723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité ukrainienne dans le miroir de la presse française : de la représentation à la reconnaissance</w:t>
               </w:r>
@@ -7426,539 +7385,466 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité plurielle : images de soi, regards sur les autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.39-60, 2011, 978-2-84516-459-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734442v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00734443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French media landscape and the Russian invasion of Ukraine. Atelier de formation à destination des journalistes ukrainiennes dans le cadre du programme The Europe-Ukraine Desk de l'ONG N-Ost Journalistic Network &amp; Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French media landscape and the Russian invasion of Ukraine. Atelier de formation à destination des journalistes ukrainiennes dans le cadre du programme The Europe-Ukraine Desk de l'ONG N-Ost Journalistic Network &amp; Media</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Collaboration médiatique. Documentaire &amp;quot;Gueroï&amp;quot; (&amp;quot; Héros&amp;quot;) d'Agnès Gardet, Yvan Martinet, Thibault Pomares et Mathieu Houël, présenté par Laurent Delahousse, France 2, diffusé dimanche le 13/03/22 à 13h23.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785739v1</w:t>
+                <w:t xml:space="preserve">hal-04785956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration médiatique. Documentaire &amp;quot;Gueroï&amp;quot; (&amp;quot; Héros&amp;quot;) d'Agnès Gardet, Yvan Martinet, Thibault Pomares et Mathieu Houël, présenté par Laurent Delahousse, France 2, diffusé dimanche le 13/03/22 à 13h23.</w:t>
+                <w:t xml:space="preserve">Animation du bord de scène après le spectacle « Imperium Delendum Est » de Dmytro Zakhozhenko (Lesia Ukrainka Lviv Academic Drama Theater), Comédie de Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785956v1</w:t>
+                <w:t xml:space="preserve">hal-04785770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation du bord de scène après le spectacle « Imperium Delendum Est » de Dmytro Zakhozhenko (Lesia Ukrainka Lviv Academic Drama Theater), Comédie de Valence</w:t>
+                <w:t xml:space="preserve">Le Dessous des images - Zelensky, acte 1. Collaboration médiatique. ARTE France Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785770v1</w:t>
+                <w:t xml:space="preserve">hal-04785942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Dessous des images - Zelensky, acte 1. Collaboration médiatique. ARTE France Développement</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Theviot, Éric Treille (dir.), « Les “big data” au travail. Les métiers de la donnée entre expertises professionnelles et effets de croyance », Politiques de communication, n° 12, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.36658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785942v1</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04620964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.36658⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc LITS (2008), Du récit au récit médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7968,859 +7854,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 8 - Saint-Denis. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jehel</w:t>
+                <w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Boubée</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vila-Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jallenques-Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris 8 - Saint-Denis. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IMR-2013-CAN, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ecole Nationale Supérieure d'Architecture de Lyon; Université de Lyon. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une culture de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure d'Architecture de Lyon.; ELICO; Université de Lyon; LASCO; ENTPE. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...380 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477946v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-01740728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités politiques, discours et médias : le cas de la « révolution orange »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université Lumière - Lyon II, 2011. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LYO20072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01376987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8888,51 +8774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27FC20AD"/>
+    <w:nsid w:val="2DBBD675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9119,51 +9005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentyna-dymytrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6720-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152507604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Colomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4489" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765087v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoult" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823883v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/3034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48314" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/fr/livre/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47911" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36658" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1933" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jallenques-Vigouroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01376987v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO20072" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentyna-dymytrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6720-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152507604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Colomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4489" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoult" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823883v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/3034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/fr/livre/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734443v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36658" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jallenques-Vigouroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01376987v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO20072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>