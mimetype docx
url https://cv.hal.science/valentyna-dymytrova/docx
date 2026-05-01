--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -707,1026 +707,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GINGRAS, Anne-Marie (dir.), 2018. Histoires de communication politique : Pratiques et état de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.132-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l’architecture et la ville deviennent intelligentes : exploration des discours numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.171.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comma.171.0069⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03341166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement des données à la création de valeur : comprendre les pratiques professionnelles des réutilisateurs des données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des SIC aux projets Open Data : pour une meilleure prise en compte des réutilisateurs dans la conception des outils de traitement des data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 58, pp.132-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9487⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Pratiques de la communication et Big Data -, Communication &amp; Organisation (54), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.6818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques d’hybridité au sein d’un projet multipartenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v47i47.45533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations de l’open data au prisme des applications liées à la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Production des données, « Production de la société ». Les Big Data et algorithmes au regard des Sciences de l’information et de la communication, 19, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Crimée est à nous » : la construction symbolique d’un événement politique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kondratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.4489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.209-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valérie Larroche</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Larroche</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543355v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies numériques au service d’une mobilisation collective: le cas de la Révolution de la dignité en Ukraine</w:t>
               </w:r>
@@ -1963,769 +1963,769 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’une vraie image : une analyse des discours de vérification des images générées par l’IA lors de l’invasion russe de l’Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DE FACTO : Former, informer, désinformer par l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM; GRIPIC, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Informer, désinformer et former par l’image en temps de guerre informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude consacrée à l'éducation à la citoyenneté : image, information et défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE - Trinôme académique, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des données de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GRESEC Information et communication publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Cambone; Viviane Clavier; KOKOROKO DRAMANE OUATTARA, Apr 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique urbaine des données à travers une analyse longitudinale du portail des données ouvertes de la Métropole de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances_Cide.24 : Colloque International sur le Document Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PINEDE Nathalie, Université Bordeaux Montaigne; VERDI Ugo, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencements marchands autour d’une application de sport-tourisme : Jooks - La requalification « permanente »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Enjeux des jeux, Symposium : des usagers aux concepteurs - analyses sectorielles de la digitalisation du sport et de l’activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESCO, SANTESIH, APSY-V, Dec 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La gouvernance des données de mobilité urbaine</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions au prisme des mèmes lors de l’invasion russe de l’Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GRESEC Information et communication publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Cambone; Viviane Clavier; KOKOROKO DRAMANE OUATTARA, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The Politics of Emotions. Discourse - Media - Digital Spaces.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par le Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL, Université Jean Moulin Lyon 3), en collaboration avec le centre interlangues Texte, image, langage (TIL, Université de Bourgogne), Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fabrique urbaine des données à travers une analyse longitudinale du portail des données ouvertes de la Métropole de Lyon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;IA et fake news&amp;quot;, avec Stéphane Rabut, journaliste et formateur Mojo, IA, nouvelles narrations et David Medioni Directeur de l’Observatoire des médias de la Fondation Jean Jaurès - Modération Vincent Raymond, journaliste - Dessin en direct : Lasserpe, Berth, Faujour, Soph’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances_Cide.24 : Colloque International sur le Document Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PINEDE Nathalie, Université Bordeaux Montaigne; VERDI Ugo, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ça presse-Rencontres Internationales du Dessin de Presse et des Médias-Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ça presse, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de contenus par des jeunes Ukrainiens sur TikTok en temps de guerre : Entre récit autobiographique, performances mémétiques et figures idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et sociopolitiques pour les adolescents et les jeunes adultes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMTI, université Paris 8, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285357v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05070668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t>
               </w:r>
@@ -2800,778 +2800,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using images to fight social disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Social (Dis)order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECREA, Sep 2024, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les images numériques dans la guerre Ukraine/Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat "Question de société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque universitaire de l'université Lyon 3, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Using images to fight social disorder</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces numériques comme espaces de conflictualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Social (Dis)order</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECREA, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Rencontres Data &amp; Pixel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris 8; CEMTI; ENS Louis-Lumière, Mar 2024, Médiathèque du patrimoine et de la photographie, Charenton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « l'évènement morcelé » à « l'événement discuté » : les images d'invasion russe d'Ukraine en tant qu'opérateurs des récits idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPTATION, CIRCULATION ET EFFETS DES IMAGES DE GUERRES, CONFLITS ET ÉMEUTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut catholique de Paris, ECPAD, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réutilisation des données ouvertes : quels enjeux pour les acteurs et le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikimédia aujourd’hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont-Auvergne; Wikimédia France, Apr 2024, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Espaces numériques comme espaces de conflictualités</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données personnelles à l’ère de la plateformisation : comprendre, analyser, éduquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Data &amp; Pixel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université Paris 8; CEMTI; ENS Louis-Lumière, Mar 2024, Médiathèque du patrimoine et de la photographie, Charenton, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Des concepts pour penser la société du XXIe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 4147 ELICO; université Lyon 3; ENSSIB, May 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle médiation l’image est-elle le nom ? La mise en récit de la guerre dans des productions des data journalistes ukrainiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image de guerre : La couverture médiatique du conflit russo-ukrainien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côté d'Azur; SICLab; Club de la Presse 06, Nov 2023, Cannes Côte dAzur,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Boubée</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04294356v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiault</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765283v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04764861v1</w:t>
+                <w:t xml:space="preserve">hal-04765239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Moderator of the Opening Plenary Keynote delivered by Pr. Christian Fuchs: Humanity, Alienation and (In)Justice in the Digital Age</w:t>
               </w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation de la guerre : quelles problématiques pour les SIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kondratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC XXIIIème congrès La numérisation de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; Laboratoire MICA (UR 4426 de l’École doctorale Montaigne Humanités), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,77 +3790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy - L’intensité du travail émotionnel des adolescents pour protéger leur vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bruna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,674 +3983,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Russie envahit l’Ukraine : une guerre de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat « Question de société » par les bibliothèques universitaires Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Jean Moulin Lyon 3, Apr 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réutilisation des données ouvertes : quels enjeux pour les acteurs et le territoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Apr 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre en Ukraine : enjeux humains, juridiques, culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde organisée par l'ENSSIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Beaupré, Apr 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Guerre en Ukraine : enjeux humains, juridiques, culturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enssib, Apr 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICA – Preconference – Comparative Privacy and the literacies of a networked age : A critical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invasion de l'Ukraine par l'armée russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde organisée par la Faculté des Langues de l'université Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natalia Gamalova, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique sur invitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lyon, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,618 +4747,549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Privacy and the literacies of a networked age .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilhelm Carsten; ICA, May 2022, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de recherche &amp;quot;Médias et journalisme en Ukraine et Russie : informer en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Audinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kondratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises internationales du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le GIS Journalisme, le groupement des laboratoires universitaires de recherche en journalisme, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire des dispositifs de prévention avec les jeunes : Une analyse des campagnes sur les risques du binge drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat « Question de société » par les bibliothèques universitaires Lyon 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université Jean Moulin Lyon 3, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">JPP2021 : La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bihay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser Privé/Public en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des concepts pour penser la société du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 4147 Elico; ENSSIB; université Lyon 3, Dec 2021, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude critique de la mise en récit des transformations urbaines du territoire métropolitain lyonnais de 2007 à 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bihay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain; GER Communication, environnement, sciences et société, Dec 2021, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Quelle réutilisation des données ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la Biennale du numérique « Être « open » en 2021 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enssib, Nov 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765087v1</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">hal-03311617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'open data et les enjeux de sa réutilisation</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en données de la ville : Quelle structuration ? Quels dispositifs? Quelles médiations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Lyon Saint-Etienne, Dec 2020, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5448,51 +5448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données aux services dans les Métropoles : enquête auprès des réutilisateurs professionnels de données ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODATA France DATA VALUE CHAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5787,191 +5787,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le web sémantique, un moyen de visibilité et d’exploitation des open data auprès des communautés de réutilisateurs professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718068v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01526769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène visuelle de l'Open data : enjeux sémiotiques, communicationnels et politiques</w:t>
               </w:r>
@@ -6033,178 +6033,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La co-construction du temps de l’évènement sur Twitter : le cas de l'annexion de la Crimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kondratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps, temporalités et information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Université de Lorraine; CREM, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des données ouvertes liées à la mobilité vus par leurs utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Days on Open Gouvernment Issues Improving Public Policies in a Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Institut du Monde et du Développement (IMODEV); Université Paris 1 Panthéon Sorbonne, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477119v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01477121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe vue d'Ukraine : Une analyse sémio-discursive d'une polémique médiatisée</w:t>
               </w:r>
@@ -6460,165 +6460,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">POLITICAL IDENTITIES CONSTRUCTION IN UKRAINIAN AND FRENCH NEWS MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Young Scientists Forum on Central and South East Europe Cultural Changes in Central and South East Europe after 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for the Danube Region and Central Europe (IDM), Oct 2010, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DIGITAL &amp;quot; STRATEGIES OF UKRAINIAN POLITICAL IDENTITIES: THE PRESIDENTIAL CAMPAIGN 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on Contemporary Ukraine: Politics, History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Munk Center for International Studies, University of Toronto, Jan 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01477967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole citoyenne dans la couverture médiatique de la &amp;quot;révolution orange&amp;quot; par la presse quotidienne française</w:t>
               </w:r>
@@ -6718,90 +6718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,173 +7262,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00911121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'identité ukrainienne dans le miroir de la presse française : de la représentation à la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouquette, Sébastien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité plurielle : images de soi, regards sur les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.39-60, 2011, 978-2-84516-459-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; révolution orange &amp;quot; dans le prisme des éditoriaux de la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Forbrig, Karsten ; Tessier, Chloé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et représentation en conflit : controverses et différends textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Lang, pp.117-127, 2011, 9789052017723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734443v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00734442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7868,103 +7868,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 8 - Saint-Denis. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7980,622 +7980,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Peyrelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vila-Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une culture de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure d'Architecture de Lyon.; ELICO; Université de Lyon; LASCO; ENTPE. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jallenques-Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMR-2013-CAN, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ecole Nationale Supérieure d'Architecture de Lyon; Université de Lyon. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...152 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cantin</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01740728v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01477946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8774,51 +8774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DBBD675"/>
+    <w:nsid w:val="5C51663C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9005,51 +9005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentyna-dymytrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6720-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152507604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Colomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4489" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoult" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823883v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/3034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/fr/livre/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734443v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36658" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jallenques-Vigouroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01376987v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO20072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentyna-dymytrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6720-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152507604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Colomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823883v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/3034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/fr/livre/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36658" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jallenques-Vigouroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01376987v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO20072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>