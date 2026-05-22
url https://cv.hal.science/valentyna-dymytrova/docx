--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,8719 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8667 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentyna Dymytrova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Sciences de l'Information et de la Communication, université Lyon 3Chercheure EA 4147 ELICO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentyna-dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6720-8098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152507604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5pKlyUUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de données : penser la datafication de la société / Millerand, Coutant, Latzko-Toth et Millette (2025). Recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Plateformes et données : reconfigurations dans les métiers de la communication numérique (16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vues&amp;quot; de la guerre : une analyse sémio-pragmatique des productions des data journalistes ukrainiens lors de l'invasion russe de l'Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances mémétiques comme formes de résistances créatives : le cas de l’invasion russe de l’Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ut9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication dans la gouvernance de la smart city à Rennes et Lyon : entre éditorialisation disséminée et discours instituant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.14068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Boutcha, #Mariouol, #Kharkiv, #WarInUkraine : une analyse des modes de production de sens des photographies de la guerre au prisme des discours numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de presse, une arme contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’architecture et la ville deviennent intelligentes : exploration des discours numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.171.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement des données à la création de valeur : comprendre les pratiques professionnelles des réutilisateurs des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GINGRAS, Anne-Marie (dir.), 2018. Histoires de communication politique : Pratiques et état de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.132-134. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Crimée est à nous » : la construction symbolique d’un événement politique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kondratov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations de l’open data au prisme des applications liées à la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Production des données, « Production de la société ». Les Big Data et algorithmes au regard des Sciences de l’information et de la communication, 19, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des SIC aux projets Open Data : pour une meilleure prise en compte des réutilisateurs dans la conception des outils de traitement des data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pratiques de la communication et Big Data -, Communication &amp; Organisation (54), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.6818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’hybridité au sein d’un projet multipartenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.45-70. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v47i47.45533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Marie Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies numériques au service d’une mobilisation collective: le cas de la Révolution de la dignité en Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, TIC et Mobilisations, 2, pp.42-52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une révolution devient orange. Approche sémio-discursive d'une couleur en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.85-101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.21714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte du timbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 355, p.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes artistes ukrainiennes en tant que figures de la résistance culturelle lors de l’invasion russe : une analyse conjointe des discours, des images et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lychkovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies numériques et genre en arts et médias (GAMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Mar 2026, Paris Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à la protection de la vie privée des adolescents. Perspectives et défis des personnels éducatifs dans les collèges et lycées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS - 414 - Regards pluriels sur les pratiques numériques des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Caron; Normand Landry, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une vraie image : une analyse des discours de vérification des images générées par l’IA lors de l’invasion russe de l’Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DE FACTO : Former, informer, désinformer par l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARISM; GRIPIC, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements marchands autour d’une application de sport-tourisme : Jooks - La requalification « permanente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enjeux des jeux, Symposium : des usagers aux concepteurs - analyses sectorielles de la digitalisation du sport et de l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, SANTESIH, APSY-V, Dec 2025, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique urbaine des données à travers une analyse longitudinale du portail des données ouvertes de la Métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances_Cide.24 : Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PINEDE Nathalie, Université Bordeaux Montaigne; VERDI Ugo, Université de Bordeaux, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des données de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GRESEC Information et communication publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Cambone; Viviane Clavier; KOKOROKO DRAMANE OUATTARA, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer, désinformer et former par l’image en temps de guerre informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude consacrée à l'éducation à la citoyenneté : image, information et défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE - Trinôme académique, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data et le pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du cycle "Où va la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Part-Dieu, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions au prisme des mèmes lors de l’invasion russe de l’Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Emotions. Discourse - Media - Digital Spaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé par le Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL, Université Jean Moulin Lyon 3), en collaboration avec le centre interlangues Texte, image, langage (TIL, Université de Bourgogne), Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde &amp;quot;IA et fake news&amp;quot;, avec Stéphane Rabut, journaliste et formateur Mojo, IA, nouvelles narrations et David Medioni Directeur de l’Observatoire des médias de la Fondation Jean Jaurès - Modération Vincent Raymond, journaliste - Dessin en direct : Lasserpe, Berth, Faujour, Soph’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça presse-Rencontres Internationales du Dessin de Presse et des Médias-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ça presse, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de contenus par des jeunes Ukrainiens sur TikTok en temps de guerre : Entre récit autobiographique, performances mémétiques et figures idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et sociopolitiques pour les adolescents et les jeunes adultes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI, université Paris 8, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des applications de sport et d’activité physique en France : entre logiques industrielles et logiques d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, Université de Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images to fight social disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Social (Dis)order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images numériques dans la guerre Ukraine/Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat "Question de société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque universitaire de l'université Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques comme espaces de conflictualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Data &amp; Pixel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8; CEMTI; ENS Louis-Lumière, Mar 2024, Médiathèque du patrimoine et de la photographie, Charenton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « l'évènement morcelé » à « l'événement discuté » : les images d'invasion russe d'Ukraine en tant qu'opérateurs des récits idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTATION, CIRCULATION ET EFFETS DES IMAGES DE GUERRES, CONFLITS ET ÉMEUTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, ECPAD, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des données ouvertes : quels enjeux pour les acteurs et le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikimédia aujourd’hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne; Wikimédia France, Apr 2024, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données personnelles à l’ère de la plateformisation : comprendre, analyser, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Des concepts pour penser la société du XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4147 ELICO; université Lyon 3; ENSSIB, May 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelle médiation l’image est-elle le nom ? La mise en récit de la guerre dans des productions des data journalistes ukrainiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image de guerre : La couverture médiatique du conflit russo-ukrainien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côté d'Azur; SICLab; Club de la Presse 06, Nov 2023, Cannes Côte dAzur,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Moderator of the Opening Plenary Keynote delivered by Pr. Christian Fuchs: Humanity, Alienation and (In)Justice in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2023: Inhabiting the Planet: Challenges for Media, Communication and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMCR et Sc Po Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et conclusions : Le citoyen face à la fabrique de l'intelligibilité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datavisualisation sous le regard des SIC : production, réception, capacitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4147 Elico; université Lyon 2; Fabien Labarthe; Julia Bonaccorsi; Tiffany Andry, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de la guerre : quelles problématiques pour les SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kondratov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC XXIIIème congrès La numérisation de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Laboratoire MICA (UR 4426 de l’École doctorale Montaigne Humanités), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - L’intensité du travail émotionnel des adolescents pour protéger leur vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bruna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSP Paris Nord, Dec 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/2gy5-ck05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Moderator of the Closing Plenary Keynote delivered by Pr. Annika Egan Sjölander: Communication for Sustainable Societies in the Anthropocene – the role of scholars and media industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Staii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2023: Inhabiting the Planet: Challenges for Media, Communication and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMCR et Sc Po Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion de l'Ukraine par l'armée russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par la Faculté des Langues de l'université Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natalia Gamalova, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA – Preconference – Comparative Privacy and the literacies of a networked age : A critical approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or commitment ?: A conceptual review of literature from the perspective of Information and Communication Sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health technologies and the patient’s role : empowerment or engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health communication : Issues and Perspectives ICA Post-conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation des données ouvertes : quels enjeux pour les acteurs et le territoire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Wikimédia aujourd'hui : territoires, sciences et données ouvertes, pratiques informationnelles et collaboratives, enjeux socioéconomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Apr 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : enjeux humains, juridiques, culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Beaupré, Apr 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Guerre en Ukraine : enjeux humains, juridiques, culturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Apr 2022, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la guerre en Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique sur invitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Lyon, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy, exploring privacy and privacy litteracy : A critical approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Privacy and the literacies of a networked age .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Carsten; ICA, May 2022, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de recherche &amp;quot;Médias et journalisme en Ukraine et Russie : informer en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Audinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kondratov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises internationales du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le GIS Journalisme, le groupement des laboratoires universitaires de recherche en journalisme, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Russie envahit l’Ukraine : une guerre de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Question de société » par les bibliothèques universitaires Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Jean Moulin Lyon 3, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser Privé/Public en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des concepts pour penser la société du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4147 Elico; ENSSIB; université Lyon 3, Dec 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude critique de la mise en récit des transformations urbaines du territoire métropolitain lyonnais de 2007 à 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain; GER Communication, environnement, sciences et société, Dec 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Quelle réutilisation des données ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Biennale du numérique « Être « open » en 2021 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib, Nov 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des dispositifs de prévention avec les jeunes : Une analyse des campagnes sur les risques du binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Arnoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPP2021 : La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data et les enjeux de sa réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre académique éducation aux médias et à l'information _ Délégation académique au numérique pour l'éducation de Lyon - ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en données de la ville : Quelle structuration ? Quels dispositifs? Quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon Saint-Etienne, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34237.49121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données aux services dans les Métropoles : enquête auprès des réutilisateurs professionnels de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA France DATA VALUE CHAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données urbaines, source de l’innovation au service de la transition climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32è Entretiens Jacques Cartier INNOVATIONS EN GESTION DE LA TRANSITION ET DES RISQUES CLIMATIQUES : DU DIRE AU FAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transformation at Work: an Analysis of Professional Frameworks and Discourses of Actors in the context of Open Data Reuse in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEON 2018 : Innovation in organizations – challenges and potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation et la durabilité de l’information au prisme des discours des acteurs de l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI 2018 : Colloque International COSSI n°10 Processus de normalisation et durabilité de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data journalisme, entre pratique créative innovante et nouvelle médiation experte ? Une analyse conjointe des discours et des productions journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congrès de la SFSIC Création, créativité et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web sémantique, un moyen de visibilité et d’exploitation des open data auprès des communautés de réutilisateurs professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data et visibilité en ligne : un enjeu pluridisciplinaire de l’économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fort de France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène visuelle de l'Open data : enjeux sémiotiques, communicationnels et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données urbaines, quelles pratiques et quels savoirs ? Perspectives pluridisciplinaires sur les traces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICO; ERIC; EVS; LIRIS; Université de Lyon, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du temps de l’évènement sur Twitter : le cas de l'annexion de la Crimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kondratov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Lorraine; CREM, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des données ouvertes liées à la mobilité vus par leurs utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Days on Open Gouvernment Issues Improving Public Policies in a Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut du Monde et du Développement (IMODEV); Université Paris 1 Panthéon Sorbonne, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe vue d'Ukraine : Une analyse sémio-discursive d'une polémique médiatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d’Europe, discours sur l’Europe. Quand polémiques et controverses s’en mêlent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉNERGIE EN QUÊTE DE TRANSPARENCE : QUELS RÉGIMES DE VISIBILITÉ POUR L’ÉNERGIE DANS LA COMMUNICATION PUBLIQUE TERRITORIALE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. Organisation, communication et transparence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASCO, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA « GUERRE DES LANGUES » EN UKRAINE : L’APPROCHE SÉMIO-DISCURSIVE DES IDENTITÉS POLITIQUES AU PRISME DES MÉDIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et identités : Acteurs ou instruments de la construction des appartenances communautaires, ethniques et nationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2013, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'événement -monde à travers la photographie de presse : la &amp;quot;revolution orange&amp;quot; dans la presse écrite ukrainienne, russe, canadienne et française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITICAL IDENTITIES CONSTRUCTION IN UKRAINIAN AND FRENCH NEWS MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Scientists Forum on Central and South East Europe Cultural Changes in Central and South East Europe after 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for the Danube Region and Central Europe (IDM), Oct 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGITAL &amp;quot; STRATEGIES OF UKRAINIAN POLITICAL IDENTITIES: THE PRESIDENTIAL CAMPAIGN 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives on Contemporary Ukraine: Politics, History and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Munk Center for International Studies, University of Toronto, Jan 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole citoyenne dans la couverture médiatique de la &amp;quot;révolution orange&amp;quot; par la presse quotidienne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de l'autre-étranger dans la couverture médiatique de la " révolution orange "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lausanne, Suisse. http://www.unil.ch/clsl/page81503.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en données de la ville. Quels dispositifs ? Quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines et smart cities. Entre représentations et pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’harissa et du jasmin pour le dernier pharaon : Les révolutions tunisienne et égyptienne au prisme de la presse écrite ukrainienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Guaaybess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadrages journalistiques des « révolutions arabes » dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-92, 2015, collection « Communication et civilisation », 978-2-343-07273-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie en quête de transparence : quels régimes de visibilité pour l'énergie dans la communication publique territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catellani, Andrea ; Crucifix, Audrey; Hambursin, Christine; Libaert, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente : l'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-164, 2015, 978-2-87558-388-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux discursifs et symboliques d’une dénomination identitaire qui fait référence au passé : une analyse des discours publics russes sur la crise ukrainienne (2013-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guellil N., Hailon F., Richard A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours politique identitaire dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, collection « Logiques sociales », 978-2-343-06758-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sémio-discursive de l'émotion dans la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice ; Le Moënne, Christian; Kiyindou, Alain ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public: les réseaux numériques au service de la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.203-211, 2013, 9782336330563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité ukrainienne dans le miroir de la presse française : de la représentation à la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rouquette, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité plurielle : images de soi, regards sur les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.39-60, 2011, 978-2-84516-459-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; révolution orange &amp;quot; dans le prisme des éditoriaux de la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbrig, Karsten ; Tessier, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et représentation en conflit : controverses et différends textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lang, pp.117-127, 2011, 9789052017723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French media landscape and the Russian invasion of Ukraine. Atelier de formation à destination des journalistes ukrainiennes dans le cadre du programme The Europe-Ukraine Desk de l'ONG N-Ost Journalistic Network &amp; Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du bord de scène après le spectacle « Imperium Delendum Est » de Dmytro Zakhozhenko (Lesia Ukrainka Lviv Academic Drama Theater), Comédie de Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration médiatique. Documentaire &amp;quot;Gueroï&amp;quot; (&amp;quot; Héros&amp;quot;) d'Agnès Gardet, Yvan Martinet, Thibault Pomares et Mathieu Houël, présenté par Laurent Delahousse, France 2, diffusé dimanche le 13/03/22 à 13h23.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dessous des images - Zelensky, acte 1. Collaboration médiatique. ARTE France Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Theviot, Éric Treille (dir.), « Les “big data” au travail. Les métiers de la donnée entre expertises professionnelles et effets de croyance », Politiques de communication, n° 12, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.36658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc LITS (2008), Du récit au récit médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.1933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy, sensibiliser les jeunes à la protection de la vie privée sur les plateformes numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 8 - Saint-Denis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vila-Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure d'Architecture de Lyon.; ELICO; Université de Lyon; LASCO; ENTPE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jallenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IMR-2013-CAN, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ecole Nationale Supérieure d'Architecture de Lyon; Université de Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités politiques, discours et médias : le cas de la « révolution orange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière - Lyon II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011LYO20072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01376987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8774,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C51663C"/>
+    <w:nsid w:val="FE63E019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9005,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentyna-dymytrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6720-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152507604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Colomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823883v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/3034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/fr/livre/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36658" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jallenques-Vigouroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01376987v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO20072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentyna-dymytrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6720-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152507604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5pKlyUUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trommenschlager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Colomb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4489" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v47i47.45533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1715" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21714" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lychkovska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bruna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/2gy5-ck05" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477119v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477122v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00823883v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/3034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48314" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/fr/livre/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47911" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36658" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1933" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jallenques-Vigouroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01376987v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO20072" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>