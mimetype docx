--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -147,4230 +147,4230 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stress-testing the target cycle time in aerospace manufacturing systems</w:t>
+                <w:t xml:space="preserve">Towards Process Optimization by Leveraging Relationships Between Electrical Wafer Sorting and Complete-Line Statistical Process Control Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+                <w:t xml:space="preserve">Dmitrii Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Doinychko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Poyet</w:t>
+                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Winter Simulation Conference (WSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Seattle, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC68292.2025.11338957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546626v1</w:t>
+                <w:t xml:space="preserve">hal-05478149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Process Optimization by Leveraging Relationships Between Electrical Wafer Sorting and Complete-Line Statistical Process Control Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Dynamic Pricing and Manufacturing Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Doinychko</w:t>
+                <w:t xml:space="preserve">Aliaksandr Nekrashevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeria Borodin</w:t>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lemoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Winter Simulation Conference (WSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478149v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating electrical wafer sorting and complete-line process control data for optimizing process and equipment performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fomin Dmitrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Doinychko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reconfigurability in aerospace manufacturing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On stress-testing the target cycle time in aerospace manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Metzker Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeria Borodin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours (Université de Tours), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534861v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On approximation of processing times of semiconductor manufacturing Research &amp; Development operations</w:t>
+                <w:t xml:space="preserve">Towards reconfigurability in aerospace manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Loriferne</w:t>
+                <w:t xml:space="preserve">Paula Metzker Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Berthoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roussy</w:t>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534840v1</w:t>
+                <w:t xml:space="preserve">hal-05534861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Semiconductor Manufacturing Research and Development Cleanroom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On approximation of processing times of semiconductor manufacturing Research &amp; Development operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Loriferne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Berthoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Winter Simulation Conference (WSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478154v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Manufacturing-as-a-Service Scheduling Problem and its Tripartite Decision Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a Semiconductor Manufacturing Research and Development Cleanroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Loriferne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Berthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.262⟩</w:t>
+              <w:t xml:space="preserve">2025 Winter Simulation Conference (WSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Seattle, France. pp.1613-1624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC68292.2025.11339098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184767v1</w:t>
+                <w:t xml:space="preserve">hal-05478154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based matchmaking and scheduling for Manufacturing as a Service</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Manufacturing-as-a-Service Scheduling Problem and its Tripartite Decision Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th CIRP Conference on Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.144⟩</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1558-1563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120813v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Manufacturing-as-a-Service Scheduling Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ontology-based matchmaking and scheduling for Manufacturing as a Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hertwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Schuseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">58th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Enschede, Netherlands. pp.372-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979779v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing operations in semiconductor manufacturing research &amp; development shop floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Loriferne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Berthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Berthoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des coûts des pratiques d'entretien des surfaces des rails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Manufacturing-as-a-Service Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Duran-Mateluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Nelain</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">, École Nationale des Ponts et Chaussées, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985579v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Electrical Wafer Sorting results using complete-line Statistical Process Control data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Doinychko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the end-to-end semiconductor supply chain under disruptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des coûts des pratiques d'entretien des surfaces des rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Saiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Daniel Wilches Sarmiento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+                <w:t xml:space="preserve">Brice Nelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985576v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and managing known uncertainties in aircraft assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the end-to-end semiconductor supply chain under disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Daniel Wilches Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon (INSA), France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344356v1</w:t>
+                <w:t xml:space="preserve">hal-04985576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling resources in research and development semiconductor manufacturing shop floors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterizing and managing known uncertainties in aircraft assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 36th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon (INSA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASMC64512.2025.11010494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05087748v1</w:t>
+                <w:t xml:space="preserve">hal-05344356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Maintenance and Renewal Costing for Urban Rail Networks: A Comparative Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling resources in research and development semiconductor manufacturing shop floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Loriferne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Berthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Nelain</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025, Jul 2025, 2025-07, Norway. pp.512-517, </w:t>
+              <w:t xml:space="preserve">2025 36th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albany, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASMC64512.2025.11010494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288085v1</w:t>
+                <w:t xml:space="preserve">hal-05087748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling semiconductor manufacturing operations in research and development environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joint Maintenance and Renewal Costing for Urban Rail Networks: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Saiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Yugma</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMC 2024 - 35th Annual SEMI Advanced Semiconductor Manufacturing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMC61125.2024.10545483⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025, Jul 2025, 2025-07, Norway. pp.512-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605647v1</w:t>
+                <w:t xml:space="preserve">hal-05288085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive maintenance planning for railway systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scheduling semiconductor manufacturing operations in research and development environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yugma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiSt 2023: 7th IEEE Congress on Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Agadir - Essaouira, Morocco. pp.553-558, </w:t>
+              <w:t xml:space="preserve">ASMC 2024 - 35th Annual SEMI Advanced Semiconductor Manufacturing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albany, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASMC61125.2024.10545483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000469v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the makespan service level for the stochastic flexible job shop scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predictive maintenance planning for railway systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Saiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CiSt 2023: 7th IEEE Congress on Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Agadir - Essaouira, Morocco. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595365v1</w:t>
+                <w:t xml:space="preserve">hal-05000469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-Cut-and-Price algorithm for an Operational Storage Location Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Prunet</w:t>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticality Measures for Time Constraint Tunnels in Semiconductor Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial symbiosis coordination under asymmetric information via contracts: A game theory-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Anthouard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Roussel</w:t>
+                <w:t xml:space="preserve">Wilco van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198810v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial symbiosis coordination under asymmetric information via contracts: A game theory-based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Management of Time Constraints Tunnels in Semiconductor Manufacturing: A Decision Support System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Anthouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilco van den Heuvel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595304v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Time Constraints Tunnels in Semiconductor Manufacturing: A Decision Support System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Régulation automatisée multi-objectif en temps réel d'une ligne suburbaine en zone dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Roussel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595323v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation automatisée multi-objectif en temps réel d'une ligne suburbaine en zone dense</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the makespan service level for the stochastic flexible job shop scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mario Flores Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595399v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-Cut-and-Price Algorithm for an Integrated Storage Location Assignment and Picker Routing Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Criticality Measures for Time Constraint Tunnels in Semiconductor Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Anthouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Cattaruzza</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odysseus 2021 - 8th International Workshop on Freight Transportation and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Winter Simulation Conference (WSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, France. pp.3326-3337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904986v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection for Virtual Metrology Modeling: An application to Chemical Mechanical Polishing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branch-Cut-and-Price Algorithm for an Integrated Storage Location Assignment and Picker Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Djedidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roussy</w:t>
+                <w:t xml:space="preserve">D Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Odysseus 2021 - 8th International Workshop on Freight Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tanger, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190145v1</w:t>
+                <w:t xml:space="preserve">hal-03904986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Updating a Virtual Metrology Model in Semiconductor Manufacturing via Transfer Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Feature Selection for Virtual Metrology Modeling: An application to Chemical Mechanical Polishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Djedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Saratoga Springs, NY, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMC54647.2022.9792514⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Saratoga Springs, NY, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMC54647.2022.9792527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190197v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo based method to maximize the service level on the makespan in the stochastic flexible job-shop scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On Updating a Virtual Metrology Model in Semiconductor Manufacturing via Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Azzizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.2072-2077, </w:t>
+              <w:t xml:space="preserve">33rd Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saratoga Springs, NY, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASMC54647.2022.9792514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03907797v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual metrology for semiconductor manufacturing: Focus on transfer learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Monte Carlo based method to maximize the service level on the makespan in the stochastic flexible job-shop scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Flores Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roussy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551567⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.2072-2077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190193v1</w:t>
+                <w:t xml:space="preserve">emse-03907797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid feature selection approach for virtual metrology: Application to CMP process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Virtual metrology for semiconductor manufacturing: Focus on transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMC51741.2021.9435673⟩</w:t>
+              <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.1621-1626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190164v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system for managing line stops of time constraint tunnels: FA, IE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A hybrid feature selection approach for virtual metrology: Application to CMP process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Korabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 28th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMC.2017.7969250⟩</w:t>
+              <w:t xml:space="preserve">32nd Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Milpitas, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMC51741.2021.9435673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01792272v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing different dispatching policies for probability estimation in time constraint tunnels in semiconductor manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A decision support system for managing line stops of time constraint tunnels: FA, IE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. </w:t>
+              <w:t xml:space="preserve">2017 28th Annual SEMI Advanced Semiconductor Manufacturing Conference (ASMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saratoga Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WSC.2017.8248068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASMC.2017.7969250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01703950v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01792272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random lead times in replenishment planning for single-level assembly systems: The value of information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyzing different dispatching policies for probability estimation in time constraint tunnels in semiconductor manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Wold Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1205 - 1210, </w:t>
+              <w:t xml:space="preserve">2017 Winter Simulation Conference (WSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WSC.2017.8248068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687966v1</w:t>
+                <w:t xml:space="preserve">emse-01703950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operations Research and Signal Processing on graphs : case of sampling and perfect reconstructing tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Random lead times in replenishment planning for single-level assembly systems: The value of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme conférence ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Wold Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1205 - 1210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640960v1</w:t>
+                <w:t xml:space="preserve">hal-01687966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-objective chance constrained programming model for efficient crop harvest scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Operations Research and Signal Processing on graphs : case of sampling and perfect reconstructing tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Inventories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">17eme conférence ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644854v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of the discrete event simulation for efficient crop production supply chain redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourtembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4381,221 +4381,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval Programming Approach for an Operational Transportation Planning Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A bi-objective chance constrained programming model for efficient crop harvest scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference, IPMU 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Inventories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640308v1</w:t>
+                <w:t xml:space="preserve">hal-02644854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support System for Efficient Crop Production Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2014 - 14th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Guimarães, Portugal. pp.775-790, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4623,3456 +4614,3681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop harvest scheduling on a rolling horizon basis : a farm-dedicated operational application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Interval Programming Approach for an Operational Transportation Planning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO mini Conference on Stochastic Programming and Energy 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.117-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644841v1</w:t>
+                <w:t xml:space="preserve">hal-02640308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chance-constrained programming for one level assembly system under random lead times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crop harvest scheduling on a rolling horizon basis : a farm-dedicated operational application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Symposium on Inventories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EURO mini Conference on Stochastic Programming and Energy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01084143v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'aide à la décision pour une chaîne logistique agricole performante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chance-constrained programming for one level assembly system under random lead times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 18th International Symposium on Inventories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946422v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01084143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et analyse des performances d’une chaîne logistique agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Système d'aide à la décision pour une chaîne logistique agricole performante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641021v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete event simulation model for harvest operations under stochastic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourtembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 10th International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Evry, France. pp.708-713, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined simulation and optimization approach for an agricultural supply chain redesign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation et analyse des performances d’une chaîne logistique agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Production Research (ICPR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641161v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario-based approach for quality risk management: case of annual crops scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combined simulation and optimization approach for an agricultural supply chain redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing, META 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Production Research (ICPR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641197v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des flux de céréales d’une coopérative agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scenario-based approach for quality risk management: case of annual crops scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing, META 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Multiscale Plasma Simulation and Machine Learning for Bosch Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahrae Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ettouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European advanced process control and manufacturing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Catania, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An unsupervised fault detection support system for railway turnouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Saiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RailDresden 2025: 11th International Conference on Railway Operations Modelling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dresdes, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative lot-sizing for industrial symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilco van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.109788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Human-Aware Manufacturing and Logistics Systems: A Comprehensive Review of Modeling Approaches and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Prunet</w:t>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.100136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejtl.2024.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Human-Aware Manufacturing and Logistics Systems: A Survey on the Modeling Frameworks of Human Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Prunet</w:t>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.100137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejtl.2024.100137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the service level on the makespan in the stochastic flexible job-shop scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Flores-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 157, pp.106237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04121750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interpretable unsupervised Bayesian network model for fault detection and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Ting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, pp.105304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03754041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing for industrial symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilco van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 160, pp.107464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2021.107464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03218722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-item lot-sizing problem with a by-product and inventory capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilco van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02362256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling-based approach for managing lot release in time constraint tunnels in semiconductor manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2020.1711984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02445244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards circular economy in production planning: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02276514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling-based release control of multiple lots in time constraint tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02135128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal processing on graphs: Case of sampling in Paley-Wiener spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152, pp.130-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01797354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COTS software integration for simulation optimization coupling: Case of ARENA and CPLEX products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02286203.2018.1547814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01687555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive modelling with panel data and multivariate adaptive regression splines: case of farmers crop delivery for a harvest season ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (1), pp.309-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-015-1093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01956054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling uncertainty in agricultural supply chain management: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01299637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component replenishment planning for a single-level assembly system under random lead times: A chance constrained programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Part A, 181, pp.79-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-step rolled forward chance-constrained model and a proactive dynamic approach for the wheat crop quality control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 246 (2), pp.631-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01956052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quality risk management problem: case of annual crop harvest scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourtembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (9), pp.2682-2695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2013.877172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01956055v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05163454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Human-Aware Manufacturing and Logistics Systems: A Survey on the Modeling Frameworks of Human Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Human-Aware Manufacturing and Logistics Systems: A Comprehensive Review of Modeling Approaches and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Prunet</w:t>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Absi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788111v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Human-Aware Manufacturing and Logistics Systems: A Comprehensive Review of Modeling Approaches and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Human-Aware Manufacturing and Logistics Systems: A Survey on the Modeling Frameworks of Human Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Prunet</w:t>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Absi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788101v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative lot-sizing for industrial symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilco van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04520480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8140,51 +8356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA7CB2B"/>
+    <w:nsid w:val="305D6756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8371,51 +8587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeria-borodin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-0587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188107940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemaitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Fomin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Doinychko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fomin Dmitrii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Metzker Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Loriferne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berthoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11339098" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hertwig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Schuseil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lentes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Saiem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daniel Wilches Sarmiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC64512.2025.11010494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC61125.2024.10545483" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409982" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Anthouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Suzanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco van den Heuvel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cattaruzza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djedidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roussy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC54647.2022.9792527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Azzizi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC54647.2022.9792514" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03907797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Korabi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC51741.2021.9435673" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC.2017.7969250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01703950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8248068" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.343" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02644854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourtembourg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09156-3_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02644841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01084143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548825" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Suzanne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109788" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2024.100136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2024.100137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04121750v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores-G&#243;mez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106237" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03754041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ting Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105304" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03218722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02362256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02445244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711984" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02276514v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02135128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.04.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01797354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ8L8L58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01687555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2018.1547814" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01956054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1093-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01299637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.057" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZSDFHCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313213v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.02.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09HK4MLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01956052v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.04.048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TBL9GZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01956055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.877172" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04520480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeria-borodin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-0587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188107940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Fomin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Doinychko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Nekrashevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fomin Dmitrii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Metzker Soares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Loriferne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berthoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fischer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11339098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Duran-Mateluna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hertwig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Schuseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Saiem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nelain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daniel Wilches Sarmiento" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC64512.2025.11010494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC61125.2024.10545483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Prunet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Suzanne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco van den Heuvel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Anthouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pochet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cattaruzza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djedidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roussy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC54647.2022.9792527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Azzizi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC54647.2022.9792514" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03907797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551529" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Juge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Korabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC51741.2021.9435673" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC.2017.7969250" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01703950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2017.8248068" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.343" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourtembourg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02644854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09156-3_54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02644841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01084143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548825" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae Hilal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ettouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Suzanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109788" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2024.100136" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2024.100137" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04121750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Flores-G&#243;mez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106237" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03754041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ting Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105304" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03218722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107464" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02362256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.05.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02445244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711984" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02276514v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02135128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01797354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ8L8L58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01687555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2018.1547814" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01956054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1093-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01299637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.03.057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZSDFHCB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.02.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09HK4MLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01956052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.04.048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9TBL9GZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01956055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.877172" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788111v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04520480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>