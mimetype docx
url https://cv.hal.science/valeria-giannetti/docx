--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -579,3057 +579,3091 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il &amp;quot;gran Voltaire&amp;quot; e &amp;quot;il nostro gran Machiavelli&amp;quot;. Sul Panegirico di Plinio a Trajano di Vittorio Alfieri</w:t>
+                <w:t xml:space="preserve">Spiritualismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Motta. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Voci per Nievo. Un dizionario tematico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Padova University Press, pp.317-329, 2025, 978-88-6938-468-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958961v1</w:t>
+                <w:t xml:space="preserve">hal-04008794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariolo sì, ma profondo&amp;quot;. Manzoni e il mito di Machiavelli</w:t>
+                <w:t xml:space="preserve">L'ombra luminosa della favola. Una burla riuscita di Italo Svevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nunzia Palmieri; Giacomo Raccis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Numeri primi. Strategie della brevità nel Novecento italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mucchi, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734087v1</w:t>
+                <w:t xml:space="preserve">hal-04734093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avvenire delle idee. La Storia filosofica dei secoli futuri di Ippolito Nievo</w:t>
+                <w:t xml:space="preserve">Il riso, il pianto e il sorriso. Una burla riuscita di Italo Svevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Jacobi; Lisa Tenderini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Riso, pianto, lacrime. Una storia letteraria delle emozioni (I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.233-247, 2024, (Re)visionen. Vergleichende Studien des Bonner Italien-Zentrums, 978-3-11-135892-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152503v1</w:t>
+                <w:t xml:space="preserve">hal-04734102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mazzacurati, Pirandello nel romanzo europeo, Ragioni per rileggere</w:t>
+                <w:t xml:space="preserve">“Mariolo sì, ma profondo”. Manzoni e il mito di Machiavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Ossola. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">"Gran segreto è la vita". Il pensiero e l'opera di Alessandro Manzoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, il Mulino, pp.103-128, 2024, 978-88-15-39125-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152520v1</w:t>
+                <w:t xml:space="preserve">hal-04839915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alle soglie dell’anima: Vitaliano Brancati e l’avventura dell’inconscio</w:t>
+                <w:t xml:space="preserve">La letteratura morale e civile nel canone risorgimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Mendrino, Rita Nicolì, Donatella Nisi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di letteratura italiana</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Etica e didattica della letteratura. La responsabilità della fictio nella post-truth era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università del Salento, pp.55-73, 2023, 978-88-8305-192-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012133v1</w:t>
+                <w:t xml:space="preserve">hal-04252823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la langue chez Vitaliano Brancati: le &amp;quot;réalisme absolu</w:t>
+                <w:t xml:space="preserve">Dall’Antiafrodisiaco per l’amor platonico alle Confessioni d’un Italiano di Ippolito Nievo: la gangrena della malattia e l’antidoto della scrittura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études italiennes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Letteratura e Scienze, Atti del XXIII Congresso dell’ADI (Associazione degli Italianisti), Pisa, 12-14 settembre 2019, a cura di Alberto Casadei, Francesca Fedi, Annalisa Nacinovich, Andrea Torre, Roma, Adi editore 2021, pp.1-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adi Editore, pp.1-18, 2021, 978-88-907905-7-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013464v1</w:t>
+                <w:t xml:space="preserve">hal-04007230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nievo e la religione dantesca</w:t>
+                <w:t xml:space="preserve">Scrittura dell'io e religione della memoria nelle Confessioni d'un Italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Villoresi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Scritture dell'intimo. Confessioni, diari, autoanalisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEF Società Editrice Fiorentina, pp.71-82, 2018, 978-88-6032-484-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013506v1</w:t>
+                <w:t xml:space="preserve">hal-04007329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sogno di un valzer di Brancati: la disarmonia dell'essere</w:t>
+                <w:t xml:space="preserve">Nievo traduttore di Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariarosa Santiloni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Ippolito Nievo traduttore e tradotto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cesati Editore, pp.47-66, 2018, 978-88-7667-749-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013492v1</w:t>
+                <w:t xml:space="preserve">hal-04007309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Sermone sulla mitologia di Vincenzo Monti</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audegean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti-Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Audegean; Valeria Giannetti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.7-19, 2015, 978-2-87854-622-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013553v1</w:t>
+                <w:t xml:space="preserve">hal-04008859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capuana e lo spiritismo: l’anticamera della scrittura</w:t>
+                <w:t xml:space="preserve">Le rire et la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chaarani-Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valeria Giannetti-Karsenti; Elsa Chaarani-Lesourd. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettere italiane</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le rire et la raison. Mélanges en hommage à Denis Ferraris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Chemins de tr@verse, pp.9-26, 2015, 978-2-313-00540-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013612v1</w:t>
+                <w:t xml:space="preserve">hal-04008846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prima psichiatria dinamica francese: un percorso di Luigi Capuana</w:t>
+                <w:t xml:space="preserve">La lingua d'un Italiano. Ippolito Nievo e le confessioni d'un non letterato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Giannetti-Karsenti; E. Lesourd-Chaarani. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civiltà italiana</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le rire et la raison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Chemins de tr@verse, pp.119-142, 2015, 978-2-313-00540-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013641v1</w:t>
+                <w:t xml:space="preserve">hal-04008811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insegnamento della pittura</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audegean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti-Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Audegean et Valeria Giannetti-Karsenti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Op.cit. Selezione della critica d'arte contemporanea</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.7-19, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013670v1</w:t>
+                <w:t xml:space="preserve">hal-03939197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schnabel</w:t>
+                <w:t xml:space="preserve">La punition dans La coscienza di Zeno: la liberté de la contre-vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valeria Giannetti-Karsenti; Philippe Audejean. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Op.cit. Selezione della critica d'arte contemporanea</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.113-132, 2014, 978-2-87854-622-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013685v1</w:t>
+                <w:t xml:space="preserve">hal-04008832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Tommaseo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Ossola; Giacomo Jori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura italiana. Canone dei Classici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII, UTET, pp.112-141, 2012, La letteratura dell'Italia unita, 978-88-0208-609-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippolito Nievo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Ossola; Giacomo Jori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura italiana. Canone dei Classici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII, UTET, pp.142-191, 2012, La letteratura dell'Italia unita, 978-8802086095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Ossola; Giacomo Jori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura italiana. Canone dei Classici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, UTET, pp.370-455, 2012, Il Settecento degli affetti e dei lumi, 978-8802086095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Ossola; Giacomo Jori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letteratura italiana. Canone dei Classici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VI, UTET, pp.76-131, 2012, L'età romantica, 978-8802086095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Nulla significare, nulla dire» : Landolfi e l’«orgia negativa» della letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Terrile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La «filosofia spontanea» di Tommaso Landolfi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Lettere, pp.61-80, 2010, 978-8860873521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anghelos et le chœur: récit et narration chez Vincenzo Consolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Budor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincenzo Consolo, éthique et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.135-144, 2007, 978-2-87854-384-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baroque et épigramme dans Paolo il caldo de Vitaliano Brancati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Ferraris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lyrismes interdits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.131-139, 2002, 2-87854-235-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes provisoires et stratégies de la représentation du personnage chez Vitaliano Brancati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Budor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets inachevés de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.109-120, 2001, 2-87854-203-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il &amp;quot;gran Voltaire&amp;quot; e &amp;quot;il nostro gran Machiavelli&amp;quot;. Sul Panegirico di Plinio a Trajano di Vittorio Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.418-447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avvenire delle idee. La Storia filosofica dei secoli futuri di Ippolito Nievo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXV (1), pp.62-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariolo sì, ma profondo&amp;quot;. Manzoni e il mito di Machiavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXV (3), pp.412-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mazzacurati, Pirandello nel romanzo europeo, Ragioni per rileggere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXV, pp.162-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Versare l’anima nella notte”. Echi vichiani nei Giganti della montagna di Luigi Pirandello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 65 (1-4), pp.107-130, 2019, Vico et le XXe siècle</w:t>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, 2019, Vico et le XXe siècle, 65 (1-4), pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Il tumulto di popolo. Riscritture manzoniane nelle Confessioni d’un Italiano di Ippolito Nievo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alle soglie dell’anima: Vitaliano Brancati e l’avventura dell’inconscio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XXIX (1), pp.83-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la langue chez Vitaliano Brancati: le &amp;quot;réalisme absolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 64 (1-4), pp.27-43, 2018, Les Fiancés détournés. Transpositions, parodies et déformations des Fiancés de Manzoni du XIXe siècle à nos jours</w:t>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">Il mito letterario del Risorgimento nelle Confessioni d’un Italiano</w:t>
+              <w:t xml:space="preserve">, 2004, tome 49 (3-4), pp.297-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nievo e la religione dantesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">“La vita copia dall’arte”. Le fait divers dans Il fu Mattia Pascal</w:t>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (3), pp.343-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sogno di un valzer di Brancati: la disarmonia dell'essere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04010274v1</w:t>
+              <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol. 31 (No. 1), pp.93-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Sermone sulla mitologia di Vincenzo Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (4), pp.509-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capuana e lo spiritismo: l’anticamera della scrittura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettere italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Vol. 48 (No. 2), pp.268-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prima psichiatria dinamica francese: un percorso di Luigi Capuana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civiltà italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insegnamento della pittura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op.cit. Selezione della critica d'arte contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 80, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op.cit. Selezione della critica d'arte contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 77, pp.69-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Fiancés&amp;quot; détournés. Transpositions, parodies et déformations des &amp;quot;Fiancés&amp;quot; de Manzoni du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Comoy Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">tome 64, 1-4, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il tumulto di popolo. Riscritture manzoniane nelle Confessioni d’un Italiano di Ippolito Nievo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numeri primi. Strategie della brevità nel Novecento italiano</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Il riso, il pianto e il sorriso. Una burla riuscita di Italo Svevo</w:t>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64 (1-4), pp.27-43, 2018, Les Fiancés détournés. Transpositions, parodies et déformations des Fiancés de Manzoni du XIXe siècle à nos jours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mito letterario del Risorgimento nelle Confessioni d’un Italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riso, pianto, lacrime. Una storia letteraria delle emozioni (I)</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">“Mariolo sì, ma profondo”. Manzoni e il mito di Machiavelli</w:t>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.83-98, 2013, Ippolito Nievo et le Risorgimento émancipateur</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La vita copia dall’arte”. Le fait divers dans Il fu Mattia Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gran segreto è la vita. Il pensiero e l’opera di Alessandro Manzoni</w:t>
-[...479 lines deleted...]
-                <w:t xml:space="preserve">Présentation</w:t>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.113-133, 2012, Écritures italiennes du fait divers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audegean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Giannetti-Karsenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Audegean; Valeria Giannetti. </w:t>
-[...872 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2014, 978-2-87854-622-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04013517v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4007,159 +4041,52 @@
               <w:t xml:space="preserve">, Mar 2000, Collège de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...105 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4227,51 +4154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A183C63"/>
+    <w:nsid w:val="7CD5AD6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4458,51 +4385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeria-giannetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081988923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani-Lesourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti-Karsenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04958961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04012133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04958953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04252823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04012115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04012149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valeria-giannetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081988923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani-Lesourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chaarani Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti-Karsenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04252823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04008832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04012115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04012149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04958961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04012133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04010274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>