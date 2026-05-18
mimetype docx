--- v0 (2026-03-22)
+++ v1 (2026-05-18)
@@ -81,712 +81,781 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas du Marquis de Roccaverdina (1903) : genèse éditoriale d’une marginalisation « élitiste »</w:t>
+                <w:t xml:space="preserve">Le kairos d’une rencontre : le réseau de Zola en Italie (1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medias 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389050v1</w:t>
+                <w:t xml:space="preserve">hal-05574541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes pour une génétique comparée : Capuana et Zola</w:t>
+                <w:t xml:space="preserve">Le cas du Marquis de Roccaverdina (1903) : genèse éditoriale d’une marginalisation « élitiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.141-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154t0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292007v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sicilia «sincera» di Luigi Capuana</w:t>
+                <w:t xml:space="preserve">Notes pour une génétique comparée : Capuana et Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71e Année (99)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855136v1</w:t>
+                <w:t xml:space="preserve">hal-05292007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue entre roman et ethnographie chez Zola : le lieu d'une réflexivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le dialogue romanesque, 2024/2 (204), pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.204.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Parlamento degli invisibili: Note sull’estetica “ingenua” del progetto di Pierre Rosanvallon</w:t>
+                <w:t xml:space="preserve">La Sicilia «sincera» di Luigi Capuana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dive-In – An International Journal on Diversity and Inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6092/issn.2785-3233/17015⟩</w:t>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mezzogiorno, subalternité et folklore (de l’Unité aux années 1950) / Mezzogiorno, subalternità e folklore (dall’Unità agli anni 1950) / Mezzogiorno, Subalternity and Folklore (from Unity to the 1950s), 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ylg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417226v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usure et dégradation des couleurs chez Zola et Pardo Bazán : des taches aux marques</w:t>
+                <w:t xml:space="preserve">Il Parlamento degli invisibili: Note sull’estetica “ingenua” del progetto di Pierre Rosanvallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dive-In – An International Journal on Diversity and Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2785-3233/17015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140047v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Carnevale delle cigarreras ne La Tribuna: un’estetica sociale dell’“eteroclito”</w:t>
+                <w:t xml:space="preserve">Usure et dégradation des couleurs chez Zola et Pardo Bazán : des taches aux marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rivista di Filologia e Letterature Ispaniche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, XXIV</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140050v1</w:t>
+                <w:t xml:space="preserve">hal-04140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)simuler l’enquête ethnographique en régime naturaliste. Le cas de La Bête humaine</w:t>
+                <w:t xml:space="preserve">Il Carnevale delle cigarreras ne La Tribuna: un’estetica sociale dell’“eteroclito”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Mulhousiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5</w:t>
+              <w:t xml:space="preserve">La Rivista di Filologia e Letterature Ispaniche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XXIV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140056v1</w:t>
+                <w:t xml:space="preserve">hal-04140050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Dis)simuler l’enquête ethnographique en régime naturaliste. Le cas de La Bête humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Tettamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues Mulhousiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le désir du Neutre et le Singulier. Notes sur les apories d'un appétit éthique chez Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory Now. Journal of Literature, Critique, and Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), p. 120-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -796,555 +865,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il viaggio di Gulliver verso una (im)possibile cultura europea (1961-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni Pendragon. 222 p., 2021, 978-88-3364-365-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire société : le naturalisme français dans l’hebdomadaire italien &amp;lt;i&amp;gt;Il Fanfulla della domenica&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Barjonet; Timo Kehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mondialisation des lettres. Enjeux de la circulation transnationale du naturalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, A paraître, Littérature française et comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La penna, lo specchio: riflessi d’autore in Luigi Capuana e Hippolyte Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massimo Fusillo; Serena Guarracino; Doriana Legge; Mirko Lino; Mattia Petricola; Luca Zenobi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffrazioni. Letterature comparate, teorie e forme dell’immaginario. L’autorialità polimorfa. Dall’aedo all’algoritmo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni ETS, pp.151-160, 2024, Diffrazioni. Letterature comparate, teorie e forme dell’immaginario, 2, 978-88-467-6891-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro veritas ?&amp;lt;/i&amp;gt; Écran, prisme, lentille : Zola, Pardo Bazán, Capuana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biagio D'Angelo; Gilles Picarel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le verre : la création au tournant de la transparence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.111-126, 2024, 978-2-336-47512-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Pardo Bazán et Micaeliña : (auto)portrait d’une sorcière-enquêteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portrait et autoportrait dans la fiction espagnole contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-36783-209-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique du vivant ou la défaite du scientisme dans La Tribuna d’Emilia Pardo Bazán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tettamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalisme(s) dans la fiction espagnole contemporaine (XIXe-XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-36783-161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140054v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04140055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1602,51 +1602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389050v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tettamanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-3233/17015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04140046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574541v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tettamanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-3233/17015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04140046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>