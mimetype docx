--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,154 +106,452 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Compte rendu » de Devilla L., Les parlers jeunes à l'affiche dans les films de banlieue. Enjeux sociolinguistiques, sociodidactiques et traductifs en FLE, EME, 2024, 226 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24/2025, https://journals.openedition.org/essais/15075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour lancer le débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2024-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« (Néo)locuteurs » ? Penser la place des migrants dans la revitalisation des langues minorées », n°25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (2), https://journals.openedition.org/lbl/10637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ? Études de cas en France et en Catalogne », Faneca R. M., Arujoe Sà H. (dirs), Recherches en didactique des langues et des cultures, Les Cahiers de l’Acedle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
@@ -296,1600 +594,1375 @@
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2023,« Les réseaux sociaux, une voie pour le renouvellement lexical des “langues d’Italie ”? Le cas d’Instagram et des écritures exposées », ERHART P., REY C. (dirs.), Néologie et langues régionales, n°17, pp. 131-161</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Formation des bénévoles et interventions sociolinguistiques », participation au dossier « Indispensable formation des bénévoles », Le Français dans le monde, n°442</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « La glottopolitique en (inter)action. Sur les microactes conversationneles des agents d’une communauté d’apprentissage », Glottopol n°36, Glottopolitiques engagées et solidaires : contextes, idéologies, histoires, coordonné par Lebreton E., Leconte F., Pradeau C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol n°36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Entretien avec François Héran », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 9-13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compte rendu » de Ploog K., Calinon A.S., Thamin N. (dirs.), Mobilité. Histoire et émergence d’un concept en sociolinguistique, Paris, L’Harmattan, 352 p., Glottopol n°36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Re-catégorisations sociolinguistiques et plurimobilités. Réflexions à partir du cas italo-marocain », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, Glottopol Revue de sociolinguistique, n°37, pp. 107-130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022 « Des classes plurilingues très ordinaires. Une Recherche Intervention Formation à l’école maternelle en contexte urbain stéphanois », Repères n°66, Élèves plurilingues en classe ordinaire : questions et outils pour la didactique du français, coordonné par Miguel Addisu V., Kervyn B., Penloup M.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Repères n°66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Entretien avec Christine Deprez », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 1-20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, « Répertoire sociolinguistique, expérience biographique et parcours de plurimobilité : des notions imbriquées ? », Blanchet P. (dir.), Varia, 2021/2, n°19, pp. 101-126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (2024-2)</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...1078 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compte rendu de lecture » de Colonna R., 2020, De la minoration à l’émancipation. Itinéraires sociolinguistiques, Ajaccio, Albiana, 216 p., dans Revue Mots. Les langages du politique, n°126</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Note de lecture » de Boch F., Frier C., Rinck F. (dirs.), « Littéracie et démarches pédagogiques engageantes », Le français aujourd'hui, 2021/1 (n° 212), 144 p., dans LIDIL, n°63.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontèras e representacions en conflicte. Lo cas de l’Occitanie en 2019, entre espaci lingüistic e region administrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jon, J. Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Garnacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anem Occitans !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169-170, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/essais.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1899,51 +1972,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contextes et méthodologies : quelles articulations pour les recherches en didactique des langues ? » Séminaire Interdisciplinaire Itinéraires de recherche en SHS en contextes plurilingues : langues, espaces, identités, MSH Bordeaux, Université Bordeaux Montaigne, 8 mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1959,224 +2032,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interdisciplinaire Itinéraires de recherche en SHS en contextes plurilingues : langues, espaces, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour introduire la plurimobilité : contextualisation du phénomène et questionnements d’un réseau de chercheur.e.s à travers l’Europe » communication et présentation du panel collectif co-organisé au 6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses, UC Louvain, Louvain-la-Neuve (Belgique), du 28 mai au 01 juin 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses, UC Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain (UCL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bienveillance linguistique : repenser les terminologies des situations éducatives plurilingues », conférence plénière lors de l’Université d’été 2024 de DULALA sur Pédagogies du plurilinguisme – Cadre théorique, pratiques innovantes et créations, INALCO, 9 juillet 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été 2024 Dulala, Pédagogies du plurilinguisme – Cadre théorique, pratiques innovantes et créations, INALCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconfigurations éducatives de la plurimobilité. Analyse des témoignages d’enseignant.e.s à Bordeaux et à Saint-Étienne » communication dans le panel collectif organisé par Goglia F. et Villa-Perez V., « Perspectives sociolinguistiques et éducatives de la plurimobilité. Questionnements d’un réseau de chercheur.e.s à travers l’Europe », 6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses, UC Louvain, Louvain-la-Neuve (Belgique), 28 mai au 01 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2205,211 +2278,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain (UCL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plurimobilité, pratiques langagières plurilingues et répertoires des Italo-Marocain.e.s en France », Workshop international Expanding Romance Linguistics – Crossing the boundaries, 22-24 Juillet 2021 University of Graz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Expanding Romance Linguistics – Crossing the boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Graz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La chanson : un outil méthodologique pour l'enquête sociolinguistique », conférence sur invitation lors de la journée d’étude Le rap dans les villes euro-méditerranéennes : un défi entre sociolinguistique urbaine et esthétiques des genres, Università di Sassari (Italie), 19 Mai 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. « La chanson : un outil méthodologique pour l'enquête sociolinguistique », conférence lors de la journée d’étude Le rap dans les villes euro-méditerranéennes : un défi entre sociolinguistique urbaine et esthétiques des genres », Università di Sassari (Italie), 19 Mai 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sassari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation du Workshop interdisciplinaire « Translanguaging », une notion en débat », 23 et 24 novembre 2023 Université Jean Monnet de Saint-Étienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2451,319 +2524,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop interdisciplinaire « Translanguaging », une notion en débat », 23 et 24 novembre 2023 Université Jean Monnet de Saint-Étienne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plurilinguismes à l’école maternelle : accueil, didactisation e interventions en situation de vulnerabilité», conférence sur invitation lors de la Journée d’Étude Enjeux de vulnerabilité en contextes plurilingues, Projet Francophonéa, Université Bordeaux Montaigne, 22 Septembre 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude Enjeux de vulnerabilité en contextes plurilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Après la mondialisation la démondialisation ? Entretien avec Louis-Jean Calvet sur l’avenir des langues », Colloque International Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui (LUM2022), Université de Chypre, Nicosie, 18-21 octobre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nicosie (Chypre), Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Pour une valorisation de jeunes enfants plurilingues en devenir. Un dispositif éducatif bienveillant », Colloque International L’éducation en situation migratoire, Paris, 18-19 juin 2020 (acceptée mais reportée Covid 19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation en situation migratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causa M., Galligani S., Totozani M., 2022, Co-organisation du workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2805,156 +2878,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dynamiques de plurimobilité en France. Sur la déterritorialisation de l’italien, des langues collatérales et de l’arabe d’Italie », communication individuelle dans le panel VILLA-PEREZ V., VLAD M., TOTOZANI M., TOMC S., CAUSA M., Problématiser les plurimobilités en sociolinguistique et en didactique des langues, Cinquième Colloque International Langue et territoire, 14-20 juin 2021 Université de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Colloque International Langue et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,548 +3035,548 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La marchandisation des langues minorées. Étude d’un nouveau plurilinguisme », 3rd International Colloquium on plurilingualism, 10-12 Novembre 2021, Università di Udine (Italie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Colloquium on plurilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoires de langues dans la littérature migrante francophone en formation des enseignant-e-s », Colloque International Histoires et mémoires partagées (France, Machrek, Maghreb), 27 et 28 Juin 2019, Université Jean Monnet Saint-Étienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Histoires et mémoires partagées (France, Machrek, Maghreb)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Quelle valorisation des enfants « plurilingues en devenir » en formation initiale ? Entre la compétence de médiation et bienveillance linguistique », 4ème Congrès International du Réseau Francophone de Sociolinguistique, Langues de valeur et Valeurs des Langues, Université d’Ottawa, Canada, 13- 16 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues de valeur et Valeurs des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614444v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04676519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3545,73 +3618,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 2024-2, 2024, Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration et perspectives éducatives, Glottopol Revue de sociolinguistique, 3/2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3627,164 +3700,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes en construction : apprentissages et héritages linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (14), 208 p., 2019, Essais (École doctorale Montaigne-Humanités) 2276-0970, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/essais.281⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02522694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes en construction : apprentissages et héritages linguistiques, n°14, Bordeaux, Université Bordeaux Montaigne, 207 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3800,51 +3873,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3854,460 +3927,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d'ailleurs, Limoges, Lambert Lucas, coll. &amp;quot;Didactique des langues et plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tomc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Tomc</w:t>
+                <w:t xml:space="preserve">hal-04676182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansons entre langues, révoltes et subversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">Editions Lambert-Lucas, 2022, 978-235935-362-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortier Claude</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03973694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, Minorations en chansons. Approches sociolinguistiques, Louvain-la-Neuve, EME Editions, coll. &amp;quot;Proximités&amp;quot;, 222p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, Sociolinguistique et Didactique en dialogue : pratiques langagières, recherches engagées. Mélanges offerts à Marielle Rispail, L'Harmattan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Rispail</w:t>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Lambert-Lucas, 2022, 978-235935-362-4</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...122 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4317,479 +4390,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Propos introductifs. Enfants plurilingues : comparer des expériences éducatives » dans TOMC S., VILLA-PEREZ V. (dirs.) Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs Limoges, Lambert Lucas, coll. « Didactique des langues et plurilinguisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tomc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024,« La marchandisation des langues minorées : vers une évolution inattendue. Étude comparée entre la Corse et les Pouilles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d’Aix en Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wharton S., Gasquet-Cyrus M., Vernet S., 5ème Congrès RFS, La sociolinguistique, à quoi ça sert ? Sens, impact ; professionnalisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023, « Politiques linguistiques ad-optées et valeurs des langues dans des dispositifs d'apprentissage informel pour des jeunes enfants en France », dans Léger L., McLaughhlin M., Urbain E., Appartenances, marchés et mobilités : penser la valeur des langues, Paris, l’Harmattan, 219-230.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances, marchés et mobilités : penser la valeur des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrants as new speakers of Italo-romance dialects. A study of sociolinguistic representations in the Emilia-Romagna region », in Goglia F., Wolny M. (dirs.), Italo-Romance dialects in the linguistic repertoires of immigrants in Italy, London, Palgrave MacMillan, pp. 197-221.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italo-Romance dialects in the linguistic repertoires of immigrants in Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préface », dans CORTIER C., RISPAIL M., VILLA-PEREZ V. (dirs), Chansons entre langues, révoltes et subversions, Limoges, Lambert Lucas, pp. 7-13.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chansons entre langues, révoltes et subversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La visibilité des minorités linguistiques dans le paysage sociolinguistique italien », dans Viaut A. (dir.), Catégories référentes des langues minoritaires en Europe, Bordeaux, Maison des sciences de l'homme d'Aquitaine, p. 295-308.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catégories référentes des langues minoritaires en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Bibliographie de Marielle Rispail », dans Tomc S. et al., Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées, Paris, L’Harmattan, coll. Espaces discursifs, p. 201-221</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,225 +4946,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2012)« Le curiosità linguistiche degli italiani per le lingue immigrate », Herreras J. C. (dir.), Plurilinguisme, politique et citoyenneté, Observatoire européen du plurilinguisme, pp. 127-138.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, politique et citoyenneté, Observatoire européen du plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Terrains et pluralité linguistique en débat : pour une approche complexe et décloisonnée », dans Tomc S., Totozani M., Villa-Perez V. (dirs.), Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail, L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,625 +5110,625 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la sociolinguistique des langues minorées en milieu migratoire. Regards croisés sur des études françaises et italiennes et pistes sur la réciprocité plurilingue », dans Sorba N. (dir.), Transmettre les langues. Questions politiques, familiales et migratoires, Louvain-La-Neuve, EME Éditions, coll. « Proximités », pp. 195-216.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues. Questions politiques, familiales et migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. La chanson, un objet sociolinguistique », dans Villa-Perez V. (dir.), Minorations en chansons. Approches sociolinguistiques, Bruxelles, EME Éditions, coll. « Proximités », pp. 7-18,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorations en chansons. Approches sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaire et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plurilanguaging et évaluation bienveillante. Une étude de cas sur les migrants adultes en plurimobilité », dans Dinvaut A., L. Biichlé (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Paris, L’Harmattan, pp. 143-164.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Noël Azzara</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020, « L’impensé des plurilingues en devenir en France. Pour des gestes professionnels bienveillants » dans Dinvaut A., Biichlé L. (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Revue Enjeu, Éditions Universitaires d'Avignon, p.165-182</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littéracies universitaires : quels enjeux pour la sociodidactique ? », dans El Barkani B., Meksem Z., (dirs.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, Louvain-La-Neuve, EME Éditions, coll. « Proximités », pp. 155-171.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5665,305 +5738,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analisi del contenuto », dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plurimobilità » dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Metodologia », dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lingua di scolarizzazione » dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5973,201 +6046,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Portrait] Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/ks8n-jx21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/ks8n-jx21⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05104607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irandatz : vivre et apprendre en plusieurs langues, Documentaire, https://www.youtube.com/watch?v=tJ6CKV1KR_E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Di Spigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6177,105 +6250,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des langues minorées à la réciprocité plurilingue. Cheminements sociolinguistique et sociodidactique, Habilitation à diriger des recherches, Université de Rennes 2, 257 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Rennes 2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04676268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6422,51 +6495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Azzara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ks8n-jx21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Spigno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576008v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Azzara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ks8n-jx21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Spigno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>