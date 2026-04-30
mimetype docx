--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -693,50 +693,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2022, « Formation des bénévoles et interventions sociolinguistiques », participation au dossier « Indispensable formation des bénévoles », Le Français dans le monde, n°442</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -745,717 +840,622 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Tomc Sandra</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Entretien avec François Héran », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 9-13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Serafini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « La glottopolitique en (inter)action. Sur les microactes conversationneles des agents d’une communauté d’apprentissage », Glottopol n°36, Glottopolitiques engagées et solidaires : contextes, idéologies, histoires, coordonné par Lebreton E., Leconte F., Pradeau C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol n°36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022 « Des classes plurilingues très ordinaires. Une Recherche Intervention Formation à l’école maternelle en contexte urbain stéphanois », Repères n°66, Élèves plurilingues en classe ordinaire : questions et outils pour la didactique du français, coordonné par Miguel Addisu V., Kervyn B., Penloup M.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Repères n°66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Re-catégorisations sociolinguistiques et plurimobilités. Réflexions à partir du cas italo-marocain », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, Glottopol Revue de sociolinguistique, n°37, pp. 107-130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compte rendu » de Ploog K., Calinon A.S., Thamin N. (dirs.), Mobilité. Histoire et émergence d’un concept en sociolinguistique, Paris, L’Harmattan, 352 p., Glottopol n°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676450v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04614030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Entretien avec Christine Deprez », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 1-20</w:t>
               </w:r>
@@ -2623,57 +2623,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2020, « Pour une valorisation de jeunes enfants plurilingues en devenir. Un dispositif éducatif bienveillant », Colloque International L’éducation en situation migratoire, Paris, 18-19 juin 2020 (acceptée mais reportée Covid 19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en situation migratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2022, « Après la mondialisation la démondialisation ? Entretien avec Louis-Jean Calvet sur l’avenir des langues », Colloque International Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui (LUM2022), Université de Chypre, Nicosie, 18-21 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,139 +2770,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614421v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04614429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causa M., Galligani S., Totozani M., 2022, Co-organisation du workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes.</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,51 +3268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019, « Quelle valorisation des enfants « plurilingues en devenir » en formation initiale ? Entre la compétence de médiation et bienveillance linguistique », 4ème Congrès International du Réseau Francophone de Sociolinguistique, Langues de valeur et Valeurs des Langues, Université d’Ottawa, Canada, 13- 16 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues de valeur et Valeurs des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,51 +4166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, Sociolinguistique et Didactique en dialogue : pratiques langagières, recherches engagées. Mélanges offerts à Marielle Rispail, L'Harmattan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023, « Politiques linguistiques ad-optées et valeurs des langues dans des dispositifs d'apprentissage informel pour des jeunes enfants en France », dans Léger L., McLaughhlin M., Urbain E., Appartenances, marchés et mobilités : penser la valeur des langues, Paris, l’Harmattan, 219-230.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4812,355 +4812,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2021, « Bibliographie de Marielle Rispail », dans Tomc S. et al., Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées, Paris, L’Harmattan, coll. Espaces discursifs, p. 201-221</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La visibilité des minorités linguistiques dans le paysage sociolinguistique italien », dans Viaut A. (dir.), Catégories référentes des langues minoritaires en Europe, Bordeaux, Maison des sciences de l'homme d'Aquitaine, p. 295-308.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories référentes des langues minoritaires en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, « Terrains et pluralité linguistique en débat : pour une approche complexe et décloisonnée », dans Tomc S., Totozani M., Villa-Perez V. (dirs.), Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail, L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
+              <w:t xml:space="preserve">Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2012)« Le curiosità linguistiche degli italiani per le lingue immigrate », Herreras J. C. (dir.), Plurilinguisme, politique et citoyenneté, Observatoire européen du plurilinguisme, pp. 127-138.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, politique et citoyenneté, Observatoire européen du plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676338v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04612576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la sociolinguistique des langues minorées en milieu migratoire. Regards croisés sur des études françaises et italiennes et pistes sur la réciprocité plurilingue », dans Sorba N. (dir.), Transmettre les langues. Questions politiques, familiales et migratoires, Louvain-La-Neuve, EME Éditions, coll. « Proximités », pp. 195-216.</w:t>
               </w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5360,260 +5360,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Plurilanguaging et évaluation bienveillante. Une étude de cas sur les migrants adultes en plurimobilité », dans Dinvaut A., L. Biichlé (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Paris, L’Harmattan, pp. 143-164.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « L’impensé des plurilingues en devenir en France. Pour des gestes professionnels bienveillants » dans Dinvaut A., Biichlé L. (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Revue Enjeu, Éditions Universitaires d'Avignon, p.165-182</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6495,51 +6495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576008v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Azzara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ks8n-jx21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Spigno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576008v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Azzara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ks8n-jx21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Spigno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>