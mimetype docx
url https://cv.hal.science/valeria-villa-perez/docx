--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -106,6241 +106,6241 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d'ailleurs, Limoges, Lambert Lucas, coll. &amp;quot;Didactique des langues et plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tomc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansons entre langues, révoltes et subversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Lambert-Lucas, 2022, 978-235935-362-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, Sociolinguistique et Didactique en dialogue : pratiques langagières, recherches engagées. Mélanges offerts à Marielle Rispail, L'Harmattan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, Minorations en chansons. Approches sociolinguistiques, Louvain-la-Neuve, EME Editions, coll. &amp;quot;Proximités&amp;quot;, 222p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25 2024-2, 2024, Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration et perspectives éducatives, Glottopol Revue de sociolinguistique, 3/2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguismes en construction : apprentissages et héritages linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 (14), 208 p., 2019, Essais (École doctorale Montaigne-Humanités) 2276-0970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguismes en construction : apprentissages et héritages linguistiques, n°14, Bordeaux, Université Bordeaux Montaigne, 207 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compte rendu » de Devilla L., Les parlers jeunes à l'affiche dans les films de banlieue. Enjeux sociolinguistiques, sociodidactiques et traductifs en FLE, EME, 2024, 226 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 24/2025, https://journals.openedition.org/essais/15075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« (Néo)locuteurs » ? Penser la place des migrants dans la revitalisation des langues minorées », n°25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), https://journals.openedition.org/lbl/10637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour lancer le débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2024-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ? Études de cas en France et en Catalogne », Faneca R. M., Arujoe Sà H. (dirs), Recherches en didactique des langues et des cultures, Les Cahiers de l’Acedle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839816v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2023,« Les réseaux sociaux, une voie pour le renouvellement lexical des “langues d’Italie ”? Le cas d’Instagram et des écritures exposées », ERHART P., REY C. (dirs.), Néologie et langues régionales, n°17, pp. 131-161</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Entretien avec Christine Deprez », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 1-20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Formation des bénévoles et interventions sociolinguistiques », participation au dossier « Indispensable formation des bénévoles », Le Français dans le monde, n°442</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Répertoires sociolinguistiques et migration(s) multiple(s). Prolongements, ruptures, ouvertures », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 2-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019, « Les émotions et l’apprentissage du français langue seconde de très jeunes enfants au sein d’Ateliers Langage Créatifs. Une enquête exploratoire », dans Masuy F. (dir.), Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage, p.1-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TIPA, Travaux Interdisciplinaires sur la parole et le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Jeunes migrants en France. Des activités plurilittéraciques pour un parcours réflexif », Smuk M. (dir.) Conscience et autoconscience dans l'enseignement/apprentissage des langues étrangères, 1/2022, pp.157-182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Entretien avec François Héran », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, n°37, pp. 9-13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « La glottopolitique en (inter)action. Sur les microactes conversationneles des agents d’une communauté d’apprentissage », Glottopol n°36, Glottopolitiques engagées et solidaires : contextes, idéologies, histoires, coordonné par Lebreton E., Leconte F., Pradeau C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol n°36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022 « Des classes plurilingues très ordinaires. Une Recherche Intervention Formation à l’école maternelle en contexte urbain stéphanois », Repères n°66, Élèves plurilingues en classe ordinaire : questions et outils pour la didactique du français, coordonné par Miguel Addisu V., Kervyn B., Penloup M.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Repères n°66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, « Re-catégorisations sociolinguistiques et plurimobilités. Réflexions à partir du cas italo-marocain », TOTOZANI M., VILLA-PEREZ V. (dirs), Migration(s) multiple(s) et répertoires sociolinguistiques en reconfiguration, Glottopol Revue de sociolinguistique, n°37, pp. 107-130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compte rendu » de Ploog K., Calinon A.S., Thamin N. (dirs.), Mobilité. Histoire et émergence d’un concept en sociolinguistique, Paris, L’Harmattan, 352 p., Glottopol n°36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, « Répertoire sociolinguistique, expérience biographique et parcours de plurimobilité : des notions imbriquées ? », Blanchet P. (dir.), Varia, 2021/2, n°19, pp. 101-126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (2024-2)</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...1147 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compte rendu de lecture » de Colonna R., 2020, De la minoration à l’émancipation. Itinéraires sociolinguistiques, Ajaccio, Albiana, 216 p., dans Revue Mots. Les langages du politique, n°126</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Note de lecture » de Boch F., Frier C., Rinck F. (dirs.), « Littéracie et démarches pédagogiques engageantes », Le français aujourd'hui, 2021/1 (n° 212), 144 p., dans LIDIL, n°63.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontèras e representacions en conflicte. Lo cas de l’Occitanie en 2019, entre espaci lingüistic e region administrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jon, J. Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Garnacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anem Occitans !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169-170, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/essais.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Propos introductifs. Enfants plurilingues : comparer des expériences éducatives » dans TOMC S., VILLA-PEREZ V. (dirs.) Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs Limoges, Lambert Lucas, coll. « Didactique des langues et plurilinguisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tomc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguismes et école maternelle. Regards et pratiques de France et d’ailleurs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2024,« La marchandisation des langues minorées : vers une évolution inattendue. Étude comparée entre la Corse et les Pouilles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d’Aix en Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wharton S., Gasquet-Cyrus M., Vernet S., 5ème Congrès RFS, La sociolinguistique, à quoi ça sert ? Sens, impact ; professionnalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2023, « Politiques linguistiques ad-optées et valeurs des langues dans des dispositifs d'apprentissage informel pour des jeunes enfants en France », dans Léger L., McLaughhlin M., Urbain E., Appartenances, marchés et mobilités : penser la valeur des langues, Paris, l’Harmattan, 219-230.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appartenances, marchés et mobilités : penser la valeur des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrants as new speakers of Italo-romance dialects. A study of sociolinguistic representations in the Emilia-Romagna region », in Goglia F., Wolny M. (dirs.), Italo-Romance dialects in the linguistic repertoires of immigrants in Italy, London, Palgrave MacMillan, pp. 197-221.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italo-Romance dialects in the linguistic repertoires of immigrants in Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préface », dans CORTIER C., RISPAIL M., VILLA-PEREZ V. (dirs), Chansons entre langues, révoltes et subversions, Limoges, Lambert Lucas, pp. 7-13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chansons entre langues, révoltes et subversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, « Bibliographie de Marielle Rispail », dans Tomc S. et al., Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées, Paris, L’Harmattan, coll. Espaces discursifs, p. 201-221</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue : pratiques langagières, recherches engagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La visibilité des minorités linguistiques dans le paysage sociolinguistique italien », dans Viaut A. (dir.), Catégories référentes des langues minoritaires en Europe, Bordeaux, Maison des sciences de l'homme d'Aquitaine, p. 295-308.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catégories référentes des langues minoritaires en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, « Terrains et pluralité linguistique en débat : pour une approche complexe et décloisonnée », dans Tomc S., Totozani M., Villa-Perez V. (dirs.), Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail, L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique et Didactique en dialogue : Pratiques langagières, Recherches engagées. Mélanges offerts à Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(2012)« Le curiosità linguistiche degli italiani per le lingue immigrate », Herreras J. C. (dir.), Plurilinguisme, politique et citoyenneté, Observatoire européen du plurilinguisme, pp. 127-138.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme, politique et citoyenneté, Observatoire européen du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la sociolinguistique des langues minorées en milieu migratoire. Regards croisés sur des études françaises et italiennes et pistes sur la réciprocité plurilingue », dans Sorba N. (dir.), Transmettre les langues. Questions politiques, familiales et migratoires, Louvain-La-Neuve, EME Éditions, coll. « Proximités », pp. 195-216.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre les langues. Questions politiques, familiales et migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction. La chanson, un objet sociolinguistique », dans Villa-Perez V. (dir.), Minorations en chansons. Approches sociolinguistiques, Bruxelles, EME Éditions, coll. « Proximités », pp. 7-18,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorations en chansons. Approches sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020, « L&amp;quot;émo-tissage&amp;quot; et les enfants allophones. Quelle place pour les émotions dans l’apprentissage des langues secondes ? », dans Fintz C., Costa V., Exploration de l’entre-corps. Imaginaire et émotions, Presses universitaires de Valenciennes, p. 287-304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploration de l’entre-corps. Imaginaire et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020, « Lieux et non-lieux du terrain en sociolinguistique et en didactique des langues », dans Lloze E., Marigno E., (dirs.), Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC, Editions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeannot Pietroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plurilanguaging et évaluation bienveillante. Une étude de cas sur les migrants adultes en plurimobilité », dans Dinvaut A., L. Biichlé (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Paris, L’Harmattan, pp. 143-164.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020, « L’impensé des plurilingues en devenir en France. Pour des gestes professionnels bienveillants » dans Dinvaut A., Biichlé L. (dirs.), Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération, Revue Enjeu, Éditions Universitaires d'Avignon, p.165-182</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mieux vivre en langues, ou comment passer de l’insécurité à la bienveillance, la bientraitance, la coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littéracies universitaires : quels enjeux pour la sociodidactique ? », dans El Barkani B., Meksem Z., (dirs.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, Louvain-La-Neuve, EME Éditions, coll. « Proximités », pp. 155-171.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lingua di scolarizzazione » dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plurimobilità » dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analisi del contenuto », dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Metodologia », dans Serena E. (dir.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, coll. Studi di Linguistica Educativa, Pisa, Pacini.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des langues minorées à la réciprocité plurilingue. Cheminements sociolinguistique et sociodidactique, Habilitation à diriger des recherches, Université de Rennes 2, 257 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humanities and Social Sciences. Rennes 2, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04676268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Portrait] Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/ks8n-jx21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irandatz : vivre et apprendre en plusieurs langues, Documentaire, https://www.youtube.com/watch?v=tJ6CKV1KR_E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Di Spigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contextes et méthodologies : quelles articulations pour les recherches en didactique des langues ? » Séminaire Interdisciplinaire Itinéraires de recherche en SHS en contextes plurilingues : langues, espaces, identités, MSH Bordeaux, Université Bordeaux Montaigne, 8 mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interdisciplinaire Itinéraires de recherche en SHS en contextes plurilingues : langues, espaces, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour introduire la plurimobilité : contextualisation du phénomène et questionnements d’un réseau de chercheur.e.s à travers l’Europe » communication et présentation du panel collectif co-organisé au 6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses, UC Louvain, Louvain-la-Neuve (Belgique), du 28 mai au 01 juin 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses, UC Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain (UCL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La bienveillance linguistique : repenser les terminologies des situations éducatives plurilingues », conférence plénière lors de l’Université d’été 2024 de DULALA sur Pédagogies du plurilinguisme – Cadre théorique, pratiques innovantes et créations, INALCO, 9 juillet 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été 2024 Dulala, Pédagogies du plurilinguisme – Cadre théorique, pratiques innovantes et créations, INALCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconfigurations éducatives de la plurimobilité. Analyse des témoignages d’enseignant.e.s à Bordeaux et à Saint-Étienne » communication dans le panel collectif organisé par Goglia F. et Villa-Perez V., « Perspectives sociolinguistiques et éducatives de la plurimobilité. Questionnements d’un réseau de chercheur.e.s à travers l’Europe », 6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses, UC Louvain, Louvain-la-Neuve (Belgique), 28 mai au 01 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique (RFS), Questions vives, débats et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain (UCL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plurimobilité, pratiques langagières plurilingues et répertoires des Italo-Marocain.e.s en France », Workshop international Expanding Romance Linguistics – Crossing the boundaries, 22-24 Juillet 2021 University of Graz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Expanding Romance Linguistics – Crossing the boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Graz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plurilinguismes à l’école maternelle : accueil, didactisation e interventions en situation de vulnerabilité», conférence sur invitation lors de la Journée d’Étude Enjeux de vulnerabilité en contextes plurilingues, Projet Francophonéa, Université Bordeaux Montaigne, 22 Septembre 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Étude Enjeux de vulnerabilité en contextes plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La chanson : un outil méthodologique pour l'enquête sociolinguistique », conférence sur invitation lors de la journée d’étude Le rap dans les villes euro-méditerranéennes : un défi entre sociolinguistique urbaine et esthétiques des genres, Università di Sassari (Italie), 19 Mai 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. « La chanson : un outil méthodologique pour l'enquête sociolinguistique », conférence lors de la journée d’étude Le rap dans les villes euro-méditerranéennes : un défi entre sociolinguistique urbaine et esthétiques des genres », Università di Sassari (Italie), 19 Mai 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sassari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation du Workshop interdisciplinaire « Translanguaging », une notion en débat », 23 et 24 novembre 2023 Université Jean Monnet de Saint-Étienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop interdisciplinaire « Translanguaging », une notion en débat », 23 et 24 novembre 2023 Université Jean Monnet de Saint-Étienne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020, « Pour une valorisation de jeunes enfants plurilingues en devenir. Un dispositif éducatif bienveillant », Colloque International L’éducation en situation migratoire, Paris, 18-19 juin 2020 (acceptée mais reportée Covid 19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation en situation migratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, « Après la mondialisation la démondialisation ? Entretien avec Louis-Jean Calvet sur l’avenir des langues », Colloque International Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui (LUM2022), Université de Chypre, Nicosie, 18-21 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, urbanisation du monde et mobilités : quelles questions pour la sociolinguistique aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causa M., Galligani S., Totozani M., 2022, Co-organisation du workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2021, « Plurilingues en devenir et école maternelle. Recherches-interventions-formations en contexte stéphanois », Journée d’Étude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomc Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dynamiques de plurimobilité en France. Sur la déterritorialisation de l’italien, des langues collatérales et de l’arabe d’Italie », communication individuelle dans le panel VILLA-PEREZ V., VLAD M., TOTOZANI M., TOMC S., CAUSA M., Problématiser les plurimobilités en sociolinguistique et en didactique des langues, Cinquième Colloque International Langue et territoire, 14-20 juin 2021 Université de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Colloque International Langue et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021,Panel « Problématiser les plurimobilités en sociolinguistique et en didactique des langues », Cinquième Colloque International Langues et Territoire, Montpellier, 14-17 juin 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La marchandisation des langues minorées. Étude d’un nouveau plurilinguisme », 3rd International Colloquium on plurilingualism, 10-12 Novembre 2021, Università di Udine (Italie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Colloquium on plurilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021, « Présentation de la Journée », Journée d’Etude Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique, Saint-Etienne, 18 novembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019, « Quelle valorisation des enfants « plurilingues en devenir » en formation initiale ? Entre la compétence de médiation et bienveillance linguistique », 4ème Congrès International du Réseau Francophone de Sociolinguistique, Langues de valeur et Valeurs des Langues, Université d’Ottawa, Canada, 13- 16 juin 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomc Sandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilingues en devenir en France et ailleurs. Bilan et perspectives des recherches sociolinguistiques et didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Langues de valeur et Valeurs des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoires de langues dans la littérature migrante francophone en formation des enseignant-e-s », Colloque International Histoires et mémoires partagées (France, Machrek, Maghreb), 27 et 28 Juin 2019, Université Jean Monnet Saint-Étienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Histoires et mémoires partagées (France, Machrek, Maghreb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676519v1</w:t>
-              </w:r>
-[...2892 lines deleted...]
-                <w:t xml:space="preserve">tel-04676268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6495,51 +6495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576008v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goglia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Azzara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ks8n-jx21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Spigno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tomc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomc Sandra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Serafini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeannot Pietroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Azzara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04676268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ks8n-jx21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Spigno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Goglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>