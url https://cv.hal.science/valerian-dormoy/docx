--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -349,7278 +349,7546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSLP and TSLPr Expression and Localization in the Airways of COPD and Non‐COPD Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance à l’immunothérapie dans le CBNPC : état des connaissances actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne‐Marie Perotin</w:t>
+                <w:t xml:space="preserve">J. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ancel</w:t>
+                <w:t xml:space="preserve">M. Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vivien</w:t>
+                <w:t xml:space="preserve">B. Nawrocki-Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202451480⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2026.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913660v1</w:t>
+                <w:t xml:space="preserve">hal-05621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POU5F1 bridges Hedgehog signaling and epithelial remodeling in COPD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α5 Nicotinic Receptor Polymorphism affects cigarette smoke-induced inflammation and COPD development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mulette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+                <w:t xml:space="preserve">Layal Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Kervoaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2025.1566251⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajrcmb/aanag093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208800v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Smoking Exposure Effects on Carcinogenesis Markers According to the Localization of Melanocytic Lesions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AXL expression to predict resistance to immunotherapy in metastatic non-small cell lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bouland</w:t>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nawrocki-Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.70111⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.108853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2025.108853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058996v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glypican-3 is a key tuner of the Hedgehog pathway in COPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure M G Petit</w:t>
+                <w:t xml:space="preserve">POU5F1 bridges Hedgehog signaling and epithelial remodeling in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2025.1566251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e41564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930191v1</w:t>
+                <w:t xml:space="preserve">hal-05208800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AXL expression to predict resistance to immunotherapy in metastatic non-small cell lung cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">TSLP and TSLPr Expression and Localization in the Airways of COPD and Non‐COPD Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne‐Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2025.108853⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383065v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchiectasis in renal transplant patients: a cross-sectional study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Smoking Exposure Effects on Carcinogenesis Markers According to the Localization of Melanocytic Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+                <w:t xml:space="preserve">Laurine Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40001-024-01701-1⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.70111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456607v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Blood Eosinophil Count at Stable State is Not Associated with Airway Microbiota Distinct Profile in COPD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dury</w:t>
+                <w:t xml:space="preserve">Glypican-3 is a key tuner of the Hedgehog pathway in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure M G Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva A Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.e41564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e41564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/COPD.S453526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530339v1</w:t>
+                <w:t xml:space="preserve">hal-04930191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway epithelial cell cilia transcriptomic dysregulation is associated with the inflammatory phenotype in asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Devilliers</w:t>
+                <w:t xml:space="preserve">High Blood Eosinophil Count at Stable State is Not Associated with Airway Microbiota Distinct Profile in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lecomte-Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Deslée</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.16063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 19, pp.765-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S453526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470161v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peribronchial Inflammatory Cell Assessment in &amp;lt;scp&amp;gt;COPD&amp;lt;/scp&amp;gt; Lung Tissues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalun</w:t>
+                <w:t xml:space="preserve">Bronchiectasis in renal transplant patients: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bonnomet</w:t>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.70229⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40001-024-01701-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818110v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Impact on Dyspnea in COPD Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+                <w:t xml:space="preserve">Airway epithelial cell cilia transcriptomic dysregulation is associated with the inflammatory phenotype in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Deslée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/COPD.S450366⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679623v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway ciliated cells in adult lung homeostasis and COPD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ancel</w:t>
+                <w:t xml:space="preserve">Peribronchial Inflammatory Cell Assessment in &amp;lt;scp&amp;gt;COPD&amp;lt;/scp&amp;gt; Lung Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva A Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Polette</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure M G Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/16000617.0106-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.70229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339904v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble biomarkers to predict clinical outcomes in non-small cell lung cancer treated by immune checkpoints inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Obesity Impact on Dyspnea in COPD Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1171649⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.1695-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S450366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04179091v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current cough and sputum assessed by the cough and sputum assessment-questionnaire (CASA-Q) is associated with quality of life impairment in cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ravoninjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12890-023-02701-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nicotinic Receptor Polymorphism rs16969968 Is Associated with Airway Remodeling and Inflammatory Dysregulation in COPD Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway ciliated cells in adult lung homeostasis and COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure M.G. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure M. G. Petit</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11192937⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (170), pp.230106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/16000617.0106-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03817861v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciliogenesis is intrinsically altered in COPD small airways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Kileztky</w:t>
+                <w:t xml:space="preserve">Soluble biomarkers to predict clinical outcomes in non-small cell lung cancer treated by immune checkpoints inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nawrocki Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00791-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1171649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03878797v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic receptors as SARS-CoV-2 spike co-receptors?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Association between obesity-related dyspnea in daily living, lung function and body composition analyzed by DXA: a prospective study of 130 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hagenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2021.110741⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-022-01884-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03509149v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteur nicotinique de l’acétylcholine et bronchopneumopathie chronique obstructive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Uwe Maskos</w:t>
+                <w:t xml:space="preserve">Preliminary results on a proposed histopathological assessment of predictive factors for basal cell carcinoma recurrence after primary free margin excision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lorenzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durlach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022092⟩</w:t>
+              <w:t xml:space="preserve">Skin Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ski2.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778842v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgehog Signaling Pathway Orchestrates Human Lung Branching Morphogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+                <w:t xml:space="preserve">Ciliogenesis is intrinsically altered in COPD small airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Luczka-Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kileztky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23095265⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00791-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678029v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between obesity-related dyspnea in daily living, lung function and body composition analyzed by DXA: a prospective study of 130 patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Nicotinic receptors as SARS-CoV-2 spike co-receptors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Maskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-022-01884-5⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.110741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2021.110741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646928v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03509149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on a proposed histopathological assessment of predictive factors for basal cell carcinoma recurrence after primary free margin excision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dormoy</w:t>
+                <w:t xml:space="preserve">Récepteur nicotinique de l’acétylcholine et bronchopneumopathie chronique obstructive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lorenzato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Durlach</w:t>
+                <w:t xml:space="preserve">Philippe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Maskos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ski2.88⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (8-9), pp.637-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701414v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: in vitro and in vivo non-clinical models of kidney cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Hedgehog Signaling Pathway Orchestrates Human Lung Branching Morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soula Danopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.5265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23095265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.987682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805045v1</w:t>
+                <w:t xml:space="preserve">hal-03678029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Exome Sequencing of Bronchial Epithelial Cells Reveals a Genetic Print of Airway Remodelling in COPD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The Nicotinic Receptor Polymorphism rs16969968 Is Associated with Airway Remodeling and Inflammatory Dysregulation in COPD Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zania Diabasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Deslée</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure M. G. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10071714⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11192937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800243v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03817861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracheobronchopathia osteochondroplastica: clinical, bronchoscopic, and comorbid features in a case series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: in vitro and in vivo non-clinical models of kidney cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massfelder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.987682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.987682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12890-022-02225-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03878821v1</w:t>
+                <w:t xml:space="preserve">hal-03805045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic FHITlow/pHER2high signature as a predictive factor of outcome and immunotherapy response in non-small cell lung cancer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Whole-Exome Sequencing of Bronchial Epithelial Cells Reveals a Genetic Print of Airway Remodelling in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Deslée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1058531⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10071714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921890v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary ciliogenesis is a crucial step for multiciliated cell determinism in the respiratory epithelium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Mérol</w:t>
+                <w:t xml:space="preserve">Tracheobronchopathia osteochondroplastica: clinical, bronchoscopic, and comorbid features in a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.16729⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-022-02225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280088v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CCR3 in respiratory syncytial virus infection of airway epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dury</w:t>
+                <w:t xml:space="preserve">Transcriptomic FHITlow/pHER2high signature as a predictive factor of outcome and immunotherapy response in non-small cell lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Loeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103433⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1058531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545906v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary cavitations with increased 18F-FDG uptake revealing a thoracic endometriosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Lalire</w:t>
+                <w:t xml:space="preserve">Impaired Ciliary Beat Frequency and Ciliogenesis Alteration during Airway Epithelial Cell Differentiation in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zania Diabasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000027550⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11091579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405175v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chr15q25 Genetic Variant rs16969968 Alters Cell Differentiation in Respiratory Epithelia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Extended Bacteria Culture-Based Clustering Identifies a Phenotype Associating Increased Cough and Enterobacterales in Stable Chronic Obstructive Pulmonary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mulette</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22136657⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.781797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278065v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia in Lung Cancer Management: A Translational Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mulette</w:t>
+                <w:t xml:space="preserve">Traitement du reflux gastro-œsophagien (RGO) dans l’asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hagenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13143421⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325614v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du reflux gastro-œsophagien (RGO) dans l’asthme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Hagenburg</w:t>
+                <w:t xml:space="preserve">Chr15q25 Genetic Variant rs16969968 Alters Cell Differentiation in Respiratory Epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zania Diabasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.04.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (13), pp.6657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22136657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246303v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchoscopic management of asthma, COPD and emphysema</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Hypoxia in Lung Cancer Management: A Translational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/16000617.0029-2020⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13143421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194039v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CiliOPD: a ciliopathy-associated COPD endotype</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulmonary cavitations with increased 18F-FDG uptake revealing a thoracic endometriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lalire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (42), pp.e27550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-021-01665-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000027550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170356v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZO-1 Intracellular Localization Organizes Immune Response in Non-Small Cell Lung Cancer</w:t>
+                <w:t xml:space="preserve">Role of CCR3 in respiratory syncytial virus infection of airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Neyrinck-Leglantier</w:t>
+                <w:t xml:space="preserve">Vincent Wellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lesage</w:t>
+                <w:t xml:space="preserve">Hassan Ait Benhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Blacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bonnomet</w:t>
+                <w:t xml:space="preserve">Eloise Fuselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Hunziker</w:t>
+                <w:t xml:space="preserve">Fabienne Bellesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.749364. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (12), pp.103433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.749364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470162v1</w:t>
+                <w:t xml:space="preserve">hal-03545906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innate contribution of human nicotinic receptor polymorphisms to COPD-like lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary ciliogenesis is a crucial step for multiciliated cell determinism in the respiratory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zania Diabasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Routhier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+                <w:t xml:space="preserve">Antony Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Freidja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+                <w:t xml:space="preserve">Xavier Dubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cutrona</w:t>
+                <w:t xml:space="preserve">Jean‐claude Mérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.6384. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26637-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.16729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03414373v1</w:t>
+                <w:t xml:space="preserve">hal-03280088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Ciliary Beat Frequency and Ciliogenesis Alteration during Airway Epithelial Cell Differentiation in COPD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Bronchoscopic management of asthma, COPD and emphysema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Deslee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11091579⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (159), pp.200029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/16000617.0029-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367334v1</w:t>
+                <w:t xml:space="preserve">hal-03194039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Bacteria Culture-Based Clustering Identifies a Phenotype Associating Increased Cough and Enterobacterales in Stable Chronic Obstructive Pulmonary Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">CiliOPD: a ciliopathy-associated COPD endotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Deslée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-021-01665-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.781797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03520576v1</w:t>
+                <w:t xml:space="preserve">hal-03170356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog signalling as a potential endobronchial biomarker in COPD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dury</w:t>
+                <w:t xml:space="preserve">An innate contribution of human nicotinic receptor polymorphisms to COPD-like lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Freidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.6384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26637-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-020-01478-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03038037v1</w:t>
+                <w:t xml:space="preserve">pasteur-03414373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic Receptor Subunits Atlas in the Adult Human Lung</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mulette</w:t>
+                <w:t xml:space="preserve">ZO-1 Intracellular Localization Organizes Immune Response in Non-Small Cell Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Neyrinck-Leglantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Blacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Hunziker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21207446⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.749364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.749364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02975996v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway epithelial cell differentiation relies on deficient Hedgehog signalling in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Belgacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Luczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zania Diabasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51, pp.102572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthme et obésité : mécanismes et pistes thérapeutiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dumazet</w:t>
+                <w:t xml:space="preserve">Sonic hedgehog signalling as a potential endobronchial biomarker in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zania Diabasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.03.015⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-020-01478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431921v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraductal patient‐derived xenografts of estrogen receptor α‐positive (ER+) breast cancer recapitulate the histopathological spectrum and metastatic potential of human lesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Assia Treboux</w:t>
+                <w:t xml:space="preserve">Nicotinic Receptor Subunits Atlas in the Adult Human Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zania Diabasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247 (3), pp.287-292. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (20), pp.7446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21207446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431932v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02975996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lim1 oncogene as a new therapeutic target for metastatic human renal cell carcinoma</w:t>
+                <w:t xml:space="preserve">Asthme et obésité : mécanismes et pistes thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Hamaidi</w:t>
+                <w:t xml:space="preserve">C. Guguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Coquard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Béraud</w:t>
+                <w:t xml:space="preserve">A. Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-018-0413-y⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431944v1</w:t>
+                <w:t xml:space="preserve">hal-02431921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of primary cilia in COPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+                <w:t xml:space="preserve">Intraductal patient‐derived xenografts of estrogen receptor α‐positive (ER+) breast cancer recapitulate the histopathological spectrum and metastatic potential of human lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Scabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Coraux</w:t>
+                <w:t xml:space="preserve">Patrick Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eymeric Lagonotte</w:t>
+                <w:t xml:space="preserve">Laura Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe L. Birembaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Delepine</w:t>
+                <w:t xml:space="preserve">Assia Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.1800122. </w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247 (3), pp.287-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00122-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431953v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing patients with chronic cough: challenges and solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dury</w:t>
+                <w:t xml:space="preserve">The Lim1 oncogene as a new therapeutic target for metastatic human renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Hamaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Danilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/TCRM.S136036⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.60-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-018-0413-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431951v1</w:t>
+                <w:t xml:space="preserve">hal-02431944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preclinical Model for ERα-Positive Breast Cancer Points to the Epithelial Microenvironment as Determinant of Luminal Phenotype and Hormone Response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Battista</w:t>
+                <w:t xml:space="preserve">Alteration of primary cilia in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Lagonotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe L. Birembaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.1800122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00122-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccell.2016.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02431957v1</w:t>
+                <w:t xml:space="preserve">hal-02431953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting FAK scaffold functions inhibits human renal cell carcinoma growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Managing patients with chronic cough: challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dewolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29522⟩</w:t>
+              <w:t xml:space="preserve">Therapeutics and Clinical Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 14, pp.1041-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/TCRM.S136036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013677v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the carcinogenic potential of low-dose exposures to chemical mixtures in the environment: focus on the cancer hallmark of tumor angiogenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A Preclinical Model for ERα-Positive Breast Cancer Points to the Epithelial Microenvironment as Determinant of Luminal Phenotype and Hormone Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Sflomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsue-Yin Hsu</w:t>
+                <w:t xml:space="preserve">Tauno Metsalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Jeitziner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv036⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793687v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the carcinogenic potential of low-dose exposures to chemical mixtures in the environment: the challenge ahead.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William H Goodson</w:t>
+                <w:t xml:space="preserve">Targeting FAK scaffold functions inhibits human renal cell carcinoma growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Danilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leroy Lowe</w:t>
+                <w:t xml:space="preserve">Véronique Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David O Carpenter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdul Manaf Ali</w:t>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (7), pp.1549-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01352152v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical perspectives of metabolomics: the example of renal carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Assessing the carcinogenic potential of low-dose exposures to chemical mixtures in the environment: focus on the cancer hallmark of tumor angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Wen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsue-Yin Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013295007⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (Suppl 1), pp.S184-S202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791491v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D3 triggers antitumor activity through targeting hedgehog signaling in human renal cell carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariette Barthelmebs</w:t>
+                <w:t xml:space="preserve">Assessing the carcinogenic potential of low-dose exposures to chemical mixtures in the environment: the challenge ahead.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Goodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gilbertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Manaf Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (11), pp.2084-2093. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgs255⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 36 (Suppl 1), pp.S254-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795771v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01352152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">195 New insights into the role of FAK during renal tumorigenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Medical perspectives of metabolomics: the example of renal carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massfelder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60193-6⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (5), pp.463-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013295007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05237027v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into vitamin D3 derivates for the prevention and the treatment of renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urology Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.e204-e204a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60201-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Development to Cancer: Lessons from the Kidney to Uncover New Therapeutic Targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">195 New insights into the role of FAK during renal tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Urology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.e195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-9056(12)60193-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799461v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM-class homeobox gene Lim1, a novel oncogene in human renal cell carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Vitamin D3 triggers antitumor activity through targeting hedgehog signaling in human renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Béraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Coquard</w:t>
+                <w:t xml:space="preserve">Claire Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (11), pp.2084-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgs255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2010.557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04796108v1</w:t>
+                <w:t xml:space="preserve">hal-04795771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Development to Cancer: Lessons from the Kidney to Uncover New Therapeutic Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jacqmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (9), pp.3609-3617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIM-class homeobox gene Lim1, a novel oncogene in human renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (15), pp.1753-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2010.557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The sonic hedgehog signaling pathway is reactivated in human renal cell carcinoma and plays orchestral role in tumor growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Danilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rothhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-8-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7630,629 +7898,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AXL expression to predict resistance to immunotherapy in metastatic non-smaill cell lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dewolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nawrocki-Raby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations bronchiques et bronchiolaires au cours de la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPLF (Congrès de Pneumologie de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités Asthme Sévère : l'année 2022 en revue. Recherche fondamentale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les ciliogénèses dans l'asthme: identification, caractérisation et exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Echange sur l'Asthme Sévère (JEAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée CRISALIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402340v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ciliogénèses dans l'asthme: identification, caractérisation et exploitation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Actualités Asthme Sévère : l'année 2022 en revue. Recherche fondamentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CRISALIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journées d'Echange sur l'Asthme Sévère (JEAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402297v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du SNPα5 (rs16969968) sur la ciliogenèse de l’épithélium respiratoire dans la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saber Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diabasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Brest, France. pp.112-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du SNPα5 dans la bronchopneumopathie chronique obstructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diabasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belgacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birembaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Brest, France. pp.576-577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8262,1097 +8530,1097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des récepteurs purinergiques P2X4R et P2X7R dans le remodelage épithélial associé à la BPCO</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cibler l'altération des cils dans la BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Deslee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425738v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibler l'altération des cils dans la BPCO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rôle des récepteurs purinergiques P2X4R et P2X7R dans le remodelage épithélial associé à la BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saber-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne‐marie Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Deslee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425574v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des associations entre dérégulations associées aux cils dans l’épithélium des voies aériennes et phénotypes asthmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva A. Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Deslee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des gènes associés au programme de ciliogenèse primaire dans les maladies respiratoires chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Belgacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Deslee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tours, France. 41 (3), pp.191, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2024.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene environment interaction in COPD: Involvement of a nicotinic receptor gene polymorphism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ollivier</w:t>
+                <w:t xml:space="preserve">Caractérisation des marqueurs pulmonaires de la voie Hedgehog dans la bronchopneumopathie chronique obstructive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belgacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Reims, France. 40 (2), pp.115, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.11.014⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Reims, France. 40 (2), pp.116-117, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021222v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des marqueurs pulmonaires de la voie Hedgehog dans la bronchopneumopathie chronique obstructive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Polette</w:t>
+                <w:t xml:space="preserve">Gene environment interaction in COPD: Involvement of a nicotinic receptor gene polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saber Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kervoaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Reims, France. 40 (2), pp.116-117, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.11.017⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Reims, France. 40 (2), pp.115, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020843v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rs16969968 polymorphism (SNPα5) on epithelial differentiation in COPD patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saber Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zania Diabasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne‐marie Perotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Maskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelone (ES), Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2022.1288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des récepteurs nicotiniques dans la bronchopneumopathie Chronique Obstructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Diabasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belgacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birembaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Maskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Brest, France. 38 (6), pp.576, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9420,51 +9688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DE2B553"/>
+    <w:nsid w:val="4D8EA901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9651,51 +9919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerian-dormoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1725-371X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5109-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05504757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Devilliers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Chouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bralet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-026-03548-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04913660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne&#8208;Marie Perotin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451480" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05208800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Belgacemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mulette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2025.1566251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05058996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Batut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.70111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04930191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M G Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va A Devilliers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e41564" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05383065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dewolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nawrocki-Raby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durlach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2025.108853" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04456607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Perotin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40001-024-01701-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecomte-Thenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S453526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04470161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Polette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Desl&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04818110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnomet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.70229" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04679623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thierry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Dormoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S450366" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04339904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M.G. Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0106-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nawrocki Raby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1171649" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04313222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ravoninjatovo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-023-02701-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03817861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zania Diabasana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M. G. Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luczka-Maj&#233;rus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kileztky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00791-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2021.110741" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022092" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03678029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soula Danopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Deutsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Glass" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03646928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hagenburg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Salmon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01884-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dormoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ski2.88" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03805045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sourbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massfelder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.987682" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03800243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Delepine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10071714" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumazet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lebargy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vallerand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02225-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ponchel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Loeffler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1058531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03280088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hoarau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude M&#233;rol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16729" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wellemans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Benhassou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Fuselier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bellesort" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103433" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03405175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lalire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000027550" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136657" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03325614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143421" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03246303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Launois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagenburg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.04.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03194039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Deslee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0029-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-021-01665-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03470162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Neyrinck-Leglantier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Blacher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hunziker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.749364" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03414373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Routhier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Freidja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cutrona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26637-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03367334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091579" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03520576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.781797" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03038037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-020-01478-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975996v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431914v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luczka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dewolf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumazet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.03.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fiche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Scabia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aouad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Battista" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Treboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hamaidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Danilin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0413-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Lagonotte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L. Birembaut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00122-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S136036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sflomos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauno Metsalu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jeitziner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.02.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013677v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29522" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Hu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brooks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wen Hsu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsue-Yin Hsu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Goodson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Lowe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O Carpenter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gilbertson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Manaf Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013295007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barthelmebs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs255" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05237027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60193-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXV7R9P0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60201-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D913FXP9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacqmin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796108v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;raud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lindner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thomas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663549v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rothhut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-8-123" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04639812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402340v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402297v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03844832v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saber Cherif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diabasana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perotin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.02.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03286828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belgacemi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routhier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birembaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.02.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marulier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber-Cherif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne&#8208;marie Perotin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bellone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va A. Devilliers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402657v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hatoum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.022" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04021222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kervoaze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04020843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04601595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1288" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03286866v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maskos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.02.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerian-dormoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1725-371X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5109-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05504757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Devilliers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Chouquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bralet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-026-03548-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05621103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dewolf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nawrocki-Raby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2026.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05614095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Kervoaze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajrcmb/aanag093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05383065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dewolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nawrocki-Raby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durlach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2025.108853" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05208800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Belgacemi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mulette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2025.1566251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04913660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne&#8208;Marie Perotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05058996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Batut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.70111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04930191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M G Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va A Devilliers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e41564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04530339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Perotin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecomte-Thenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S453526" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04456607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40001-024-01701-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04470161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Polette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Desl&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04818110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnomet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.70229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04679623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Dormoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S450366" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04313222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ravoninjatovo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-023-02701-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04339904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M.G. Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0106-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nawrocki Raby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1171649" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03646928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hagenburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Salmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01884-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dormoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ski2.88" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luczka-Maj&#233;rus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kileztky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00791-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03509149v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2021.110741" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03678029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soula Danopoulos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Deutsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Glass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03817861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zania Diabasana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M. G. Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11192937" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03805045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sourbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massfelder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.987682" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03800243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Delepine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10071714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03878821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumazet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lebargy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vallerand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02225-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03921890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ponchel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Loeffler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1058531" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03367334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03520576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.781797" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03246303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Launois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hagenburg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.04.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136657" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03325614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143421" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03405175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lalire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000027550" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wellemans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Benhassou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Fuselier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bellesort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103433" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03280088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hoarau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude M&#233;rol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16729" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03194039v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Deslee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0029-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-021-01665-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03414373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Routhier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Freidja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cutrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26637-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03470162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Neyrinck-Leglantier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Blacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hunziker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.749364" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431914v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luczka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.11.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03038037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-020-01478-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21207446" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumazet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.03.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fiche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Scabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aouad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Battista" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Treboux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hamaidi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Danilin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0413-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Lagonotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L. Birembaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00122-2018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/TCRM.S136036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Sflomos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauno Metsalu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jeitziner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.02.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29522" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Hu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Brooks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wen Hsu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsue-Yin Hsu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Goodson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Lowe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O Carpenter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gilbertson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Manaf Ali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv039" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791491v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013295007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60201-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D913FXP9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05237027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(12)60193-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXV7R9P0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barthelmebs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs255" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799461v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacqmin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;raud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lindner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.557" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rothhut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-8-123" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04639812v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402340v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03844832v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saber Cherif" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Diabasana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perotin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.02.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03286828v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belgacemi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Routhier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birembaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.02.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425574v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bellone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05425738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marulier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saber-Cherif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne&#8208;marie Perotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va A. Devilliers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04402657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hatoum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04020843v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04021222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kervoaze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.11.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04601595v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1288" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03286866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maskos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.02.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>