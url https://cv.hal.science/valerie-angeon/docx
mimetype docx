--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Angeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Fauna and Ecosystem Services in Agroecological Cropping Systems: Focus on Experimental Open-Field Market Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin-Rouyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to : Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09960-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des transitions soutenables : théorisation et application à la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Comment appréhender les transitions soutenables des territoires ?, 26, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda d’un modèle agri-alimentaire alternatif en Guadeloupe : une fenêtre d’opportunité pour le renouvellement de l’action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09921-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies and social capital secure professional insertion and livelihoods? Insights from Haitian migrant farm workers in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, WS 5 Wage-earners</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs intermédiaires des circuits alimentaires de proximité en Guadeloupe : vers une alimentation relocalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldin Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.63-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe : une approche par les moyens d'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : une analyse des règles de décision dans les systèmes bananiers aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mars (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.203.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manger autrement » dans le cadre de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.5388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of agricultural practices on soil organisms: lessons learnt from market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajaees/2019/v34i130188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Désilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage de connaissances à la co-conception d'innovations agroécologiques : Exemple de la mobilisation des mycorhizes en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408025827548547E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des trames vertes et bleues : de la nécessité d’une approche opérationnelle et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical grasslands: A pivotal place for a more multi-functional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-016-0806-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: Insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : un monde à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture: vulnerability factor for small island developing states?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires, un monde à part entière ? Nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.106-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 42, p. 105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Small Island Economies: A Whole World? New Conceptual And Methodological Looks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing Composite Vulnerability and Resilience Indexes: A Sustainable Approach and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.140-162. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine d'Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race bovine Salers : un atout pour le développement de son territoire d'origine par son identité forte et des produits qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ainouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la gouvernance adaptative pour analyser les enjeux d’une mise en œuvre effective de la Trame Verte et Bleue. L’exemple du PNR des Volcans d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Birard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.135.0817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Regnault, Xavier Arnaud de Sartre, Catherine Regnault-Roger (dir.), 2012, Les révolutions agricoles en perspectives, Editions France Agricole, Paris, 189 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes d'organisation de l'espace ? Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle approche de la recherche sur l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wjnb-5269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles organisations de l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une agriculture innovante dans les départements français d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.217-238. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/91jr-9b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.515-516. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of breeders about local breeds in the livestock farming system of the French West Indies: between rejection and appropriation of Creole goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les stratégies de développement territorial durable à partir des politiques de marquage des parcs naturels régionaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°590-591, p. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de pensées et projets collectif autour des races locales : le cas du cabri Créole aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local challenges in the promotion of renewable energy sources. The case of Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthie Michalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (5), pp.2018-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : un rôle majeur dans les capacités motrices d'un pôle touristique. Exemple du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.262-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue la proximité dans l'émergence et la pérennité de modes de gestion durable des ressources naturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 17 (4), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2009065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des produits et développement territorial : l'exemple paradoxal du panier de biens en émergence de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.591-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un complexe touristique peut-il constituer un moteur pérenne de développement durable ? Illustration à partir du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Droit : la revue juridique et pratique des acteurs du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and governance in territorial development projects. The &amp;quot;territory game&amp;quot; as a local leadership system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3-4), pp.262-281. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2008.026505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional&amp;quot;. Un outil au service d'un développement local durable et un modèle pour les pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (n°222), pp.149-166. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.222.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: example of the implantation of a Center Parcs resort in northern France (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.389-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 222 (2), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: the implantation of a Center Parcs resort in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.396-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens sociaux à la construction d'un développement territorial durable : quel rôle de la proximité dans ce processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et dynamiques de développement territorial : une réflexion à partir de l'exemple de deux territoires ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124-125 (1-2), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local: quels apports de la théorie du capital social et de l'économie de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6-7, pp.19-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation : le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation. Le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2004.5473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresser les enjeux de sécurité alimentaire dans les espaces périphériques marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Korai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval, Jun 2025, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation fonctionnelle entre agriculture et vulnérabilité macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Dialga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval (Québec), Jun 2025, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des produits locaux transformés en milieu pollué : une analyse expérimentale. Cas d’étude en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARUM, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial approach to sustainable transi1ons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Dialogues for Peace and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bureaucratie de guichet au projet de territoire : le cas de l'approvisionnement local de la restauration scolaire en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis Réunion, La Réunion. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0072.2005.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité inversée : la centralité des espaces ultrapériphériques ou la damnation des Grands Fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pratiques agricoles et aquacoles traditionnelles en zones littorales de sous-bois de Guadeloupe : cas des culs de sac marin, versant Basse-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l’ACFAS : Des territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Polytechnique Montréal et Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Les systèmes alimentaires en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement alimentaire local : Concept, méthode et application aux économies insulaires. Table ronde Alimentation. Expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Résilience Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coopération scientifique et académique de l'Ambassade de France à Cuba, Nov 2021, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Colloque Association de Science Régionale de Langue Française : Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public food procurement as an instigator of the greening of local farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society with the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme de recherche pour répondre à un enjeu sanitaire pour la population : chlordécone et produits animaux aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the viability of livestock systems with target: The case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to harness native mycorrhizae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quinquenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference On Mycorrhizae "Mycorrhizae for a Sustainable World" (ICOM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Mexicana de la Simbiosis Micorrízica (Mexican Mycorrhizal Symbiosis Society) (SOMESIMI). MEX.; Universidad Nacional Autónoma de México (UNAM). MEX., Jun 2019, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological and consumption models in the context of the agroecological transition: the approach of the economy of worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating otherwise in the context of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to implement the agroecological transition from the banana industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting into agroecological transition in the Tropics: Brakes and levers from a viability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling in Animal Health conference - ModAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling in Animal Health (ModAH). Nantes, FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viabilité des exploitations agricoles en petit milieu insulaire. L'exemple des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Ecological Economics for Tropical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, Guyane française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques d'occupation du sol agricole en Guadeloupe (Antilles Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Loseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering of crop and livestock health. Case studies in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring conditions for agricultural viability in Guadeloupe: Identifying gatekeepers. Some insights from the French Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition and territorial governance: The strength of words - Some insights from a Guadeloupian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of smart farming systems: Some insights from the enhancement of native mycorrhizae in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA).; Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France. 538 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of SIDS: A sustainable assessment development method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Sustainability Forum (WSF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctional roles of tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Forages in Warm Climates (CONFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Lavras (UFLA). Lavras, BRA., Jun 2015, Lavras, Brazil. 393 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are small islands developing states more vulnerable than others? Evidence from the et vulnerability-resilience index. Focus on the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIC Focus on the Caribbean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Port of Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’agriculture familiale au maintien des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modes de production agricole traditionnels en Martinique, leviers de développement durable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the agroecological transition: weak or strong modernization of agriculture? Focus on the mycorrhiza supply chain in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. ERSA Congress "Regional development &amp; globalization: Best practices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des innovations de rupture. Gouvernance et apprentissage dans le cadre de la filière de mycorhizes à la Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne La Vallée, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et mettre en œuvre la trame verte et bleue dans les territoires insulaires ultra-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Diva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la gouvernance adaptative pour analyser les enjeux de mise en œuvre de la TVB en petit territoire insulaire. L'exemple de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Mons, BEL., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du changement et des dynamique d'interaction entre politiques publiques, pratiques locales et environnement à l'œuvre dans la mise en œuvre de la trame verte et bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and implementing the green and blue infrastructure in Guadeloupe : limits of adaptive governance/management, contribution of a strategic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Caribbean Food Crop Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding Creole cattle with European breeds in Guadeloupe : ambiguous results in the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot;jeu de territoire&amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Temiscamingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-polonais. Développement Durable des Territoires : de la Mobilisation des Acteurs aux Démarches Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation as a new rationale for localized and sustainable agro-food systems. The case of two French PDO mountain cheeses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.1636-1646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot; jeu de territoire &amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Témiscamingue (Québec, Canada).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : développement durable des territoires, de la mobilisation des acteurs aux démarches participatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs contractuels de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque ASRDLF « Les dynamiques territoriales : débats et enjeux entre les différentes approches disciplinaires », Grenoble Chambéry, 10-12 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des produits et développement territorial. Le paradoxe de la filière coutelière dans l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIe colloque de l'ASRDLF "Villes et territoires face aux défis de la mondialisation", Dijon, 5-6-7 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of social capital on local economic developement, an econometric investigation on rural employment areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th conference of Agricultural Economics Society, Agricultural Economist Society, Imperial College, London, GBR, 2-4 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product diferentiation and territorial competitiveness. How permanent are development strategies centred on resource specification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the European Regional Science Association "Regions and Fiscal Federalism", Porto, PRT, 25-29 August 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local : quels apports de la théorie du capital social et de l'économie des proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Congress on Proximity Economics, "Proximity, Networks and Co-ordination" (Quatrièmes journées de la proximité), Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance des facteurs sociaux dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du développement du GRES, Le concept de développement en débat, Bordeaux, 16-17 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d’une réponse globale pour assurer la résilience de l’élevage antillais face à la pollution des milieux et la crise de confiance de la population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. Les Transitions Ecologiques en Transactions &amp; Actions - Actes, pp.122-123, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes d'élevage : quel avenir face à la pollution par la chlordécone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, santé, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : un défi d’apprentissage et de partage de connaissances par et pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en action : frein ou levier du développement rural en Guadeloupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSSICCA research project: INnovative Strategies to establish Safe livestock rearing systems In Chlordecone Contaminated Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jurjanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry Europe (SETAC Europe). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium. 27th Annual Meeting SETAC Europe Abstract Book, pp.204, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 67 (1ère Ed.), 721 p., 2016, Book of Abstracts of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design to manage mycorrhizas in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern arizona, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning process in adaptive governance for sustainable development: a critical perspective. Some issues from the French experience of effective implementation of the Green and Blue infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. , 2013, ESEE 2013 - Ecological Economics and Institutional Dynamics - 10th International Conference of the European Society for Ecological Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, 2015, Région et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 2014, Administration, Aménagement du Territoire, 978-2-343-03327-3 2-343-03327-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 2 - Collection Administration et Aménagement du Territoire, pp.208, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 1 - Collection Administration et Aménagement du Territoire, pp.220, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 208 p., 2014, Administration, Aménagement du Territoire, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques en faveur de l’agriculture guadeloupéenne ? Éléments de réflexion à partir des petites agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Obertan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut constitutionnel et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.279-302, 2025, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.desto.2025.01.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de la ruralité dans les territoires ultramarins : éclairages à partir des départements insulaires historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : Capes Agrégation Histoire Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 512 p., 2018, 978-2-200-62332-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et nouvelles formes de gouvernance territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Formation et apprentissage collectif territorial. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d'une posture de recherche-formation-action en matière d'aménagement des territoires et de développement local.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, L'Harmattan, pp.17-51, 2014, Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’une posture de recherche-formation-action en matière d’aménagement des territoires et de développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Formation et apprentissage collectif territorial. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2014, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16, Espaces naturels, biodiversité et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Zuindeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoire, Nouvelle édition originale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2010, "Environnement et société", 978-2-7574-0157-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.27-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agriculture exemplaire de la fragilité des régions : l'exemple des trois départements d'outre-mer insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-296-02686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement entre gouvernement et gouvernance : réflexion critique sur le rôle des institutions dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houedete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferguène A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance locale et développement territorial : le cas des pays du Sud : actes du Colloque international de Constantine, 26 et 27 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-113, 2003, La librairie des humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le local à l'épreuve de l'économie spatiale : Agriculture, environnement, espaces ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, INRA, 216 p., 2002, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des consommateurs guadeloupéens pour l’amélioration de la qualité nutritionnelle des boissons sucrées : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire devant ses choix : enjeux et scénarios d'évolution pour le Sud-Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.313-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pollution par le chlordécone aux Antilles françaises et des risques associés : un problème épineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity and ecosystem services in tropical cropping systems: focus on experimental open-field market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage agroécologique aux Antilles françaises : un outil de définition du potentiel agricole et d'aide à la décision en matière d'amélioration des choix de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lucien-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le découpage des Antilles françaises en petites régions agricoles : un zonage perfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Le système alimentaire en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; INRAE. 2025, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'étude de la consommation en Guadeloupe (projet Nutwind)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les freins et leviers à l'autosuffisance alimentaire : vers de nouveaux modèles agricoles dans les départements et régions d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Banoviez Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites agricultures familiales en Guadeloupe : une contribution à l’ancrage de l’alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad ES, UMR ART‐Dev; Université Paul Valery Montpellier 3; INRAE UR Ecodéveloppement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Biodiversité et gestion forestière, rapport final : Quel mode de régulation et de gestion durable des ressources forestières pour la biodiversité? Une analyse à partir de la coordination locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du Témiscamingue une collectivité rurale prospère où il fait bon vivre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastère Spécialisé Dlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech Clermont-ferrand. 2008, Plaquette AgroParisTech 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espaces en marge. L'exemple des petites économies insulaires de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles - Site de Guadeloupe, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Economie géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master d'économie - Monnaie Banque Finance (Nouvelle Economie géographique), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Angeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Fauna and Ecosystem Services in Agroecological Cropping Systems: Focus on Experimental Open-Field Market Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin-Rouyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to : Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09960-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des transitions soutenables : théorisation et application à la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Comment appréhender les transitions soutenables des territoires ?, 26, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda d’un modèle agri-alimentaire alternatif en Guadeloupe : une fenêtre d’opportunité pour le renouvellement de l’action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09921-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies and social capital secure professional insertion and livelihoods? Insights from Haitian migrant farm workers in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, WS 5 Wage-earners</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs intermédiaires des circuits alimentaires de proximité en Guadeloupe : vers une alimentation relocalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldin Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.63-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe : une approche par les moyens d'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : une analyse des règles de décision dans les systèmes bananiers aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mars (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.203.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manger autrement » dans le cadre de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.5388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of agricultural practices on soil organisms: lessons learnt from market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajaees/2019/v34i130188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Désilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage de connaissances à la co-conception d'innovations agroécologiques : Exemple de la mobilisation des mycorhizes en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408025827548547E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des trames vertes et bleues : de la nécessité d’une approche opérationnelle et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical grasslands: A pivotal place for a more multi-functional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-016-0806-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine d'Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: Insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : un monde à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture: vulnerability factor for small island developing states?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires, un monde à part entière ? Nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 42, p. 105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.106-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Small Island Economies: A Whole World? New Conceptual And Methodological Looks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing Composite Vulnerability and Resilience Indexes: A Sustainable Approach and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.140-162. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race bovine Salers : un atout pour le développement de son territoire d'origine par son identité forte et des produits qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ainouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la gouvernance adaptative pour analyser les enjeux d’une mise en œuvre effective de la Trame Verte et Bleue. L’exemple du PNR des Volcans d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Birard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.135.0817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Regnault, Xavier Arnaud de Sartre, Catherine Regnault-Roger (dir.), 2012, Les révolutions agricoles en perspectives, Editions France Agricole, Paris, 189 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle approche de la recherche sur l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wjnb-5269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes d'organisation de l'espace ? Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles organisations de l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une agriculture innovante dans les départements français d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.217-238. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/91jr-9b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.515-516. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of breeders about local breeds in the livestock farming system of the French West Indies: between rejection and appropriation of Creole goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue la proximité dans l'émergence et la pérennité de modes de gestion durable des ressources naturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 17 (4), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2009065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les stratégies de développement territorial durable à partir des politiques de marquage des parcs naturels régionaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°590-591, p. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de pensées et projets collectif autour des races locales : le cas du cabri Créole aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local challenges in the promotion of renewable energy sources. The case of Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthie Michalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (5), pp.2018-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : un rôle majeur dans les capacités motrices d'un pôle touristique. Exemple du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.262-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des produits et développement territorial : l'exemple paradoxal du panier de biens en émergence de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.591-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un complexe touristique peut-il constituer un moteur pérenne de développement durable ? Illustration à partir du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Droit : la revue juridique et pratique des acteurs du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and governance in territorial development projects. The &amp;quot;territory game&amp;quot; as a local leadership system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3-4), pp.262-281. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2008.026505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional&amp;quot;. Un outil au service d'un développement local durable et un modèle pour les pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (n°222), pp.149-166. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.222.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: example of the implantation of a Center Parcs resort in northern France (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.389-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 222 (2), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: the implantation of a Center Parcs resort in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.396-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens sociaux à la construction d'un développement territorial durable : quel rôle de la proximité dans ce processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et dynamiques de développement territorial : une réflexion à partir de l'exemple de deux territoires ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124-125 (1-2), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local: quels apports de la théorie du capital social et de l'économie de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6-7, pp.19-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation : le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation. Le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2004.5473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresser les enjeux de sécurité alimentaire dans les espaces périphériques marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Korai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval, Jun 2025, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation fonctionnelle entre agriculture et vulnérabilité macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Dialga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval (Québec), Jun 2025, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des produits locaux transformés en milieu pollué : une analyse expérimentale. Cas d’étude en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARUM, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial approach to sustainable transi1ons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Dialogues for Peace and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité inversée : la centralité des espaces ultrapériphériques ou la damnation des Grands Fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bureaucratie de guichet au projet de territoire : le cas de l'approvisionnement local de la restauration scolaire en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis Réunion, La Réunion. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0072.2005.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pratiques agricoles et aquacoles traditionnelles en zones littorales de sous-bois de Guadeloupe : cas des culs de sac marin, versant Basse-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l’ACFAS : Des territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Polytechnique Montréal et Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Les systèmes alimentaires en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public food procurement as an instigator of the greening of local farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society with the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement alimentaire local : Concept, méthode et application aux économies insulaires. Table ronde Alimentation. Expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Résilience Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coopération scientifique et académique de l'Ambassade de France à Cuba, Nov 2021, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Colloque Association de Science Régionale de Langue Française : Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme de recherche pour répondre à un enjeu sanitaire pour la population : chlordécone et produits animaux aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to harness native mycorrhizae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quinquenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference On Mycorrhizae "Mycorrhizae for a Sustainable World" (ICOM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Mexicana de la Simbiosis Micorrízica (Mexican Mycorrhizal Symbiosis Society) (SOMESIMI). MEX.; Universidad Nacional Autónoma de México (UNAM). MEX., Jun 2019, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the viability of livestock systems with target: The case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological and consumption models in the context of the agroecological transition: the approach of the economy of worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating otherwise in the context of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to implement the agroecological transition from the banana industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting into agroecological transition in the Tropics: Brakes and levers from a viability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling in Animal Health conference - ModAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling in Animal Health (ModAH). Nantes, FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring conditions for agricultural viability in Guadeloupe: Identifying gatekeepers. Some insights from the French Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition and territorial governance: The strength of words - Some insights from a Guadeloupian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viabilité des exploitations agricoles en petit milieu insulaire. L'exemple des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Ecological Economics for Tropical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, Guyane française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques d'occupation du sol agricole en Guadeloupe (Antilles Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Loseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering of crop and livestock health. Case studies in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of smart farming systems: Some insights from the enhancement of native mycorrhizae in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA).; Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France. 538 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of SIDS: A sustainable assessment development method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Sustainability Forum (WSF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctional roles of tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Forages in Warm Climates (CONFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Lavras (UFLA). Lavras, BRA., Jun 2015, Lavras, Brazil. 393 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are small islands developing states more vulnerable than others? Evidence from the et vulnerability-resilience index. Focus on the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIC Focus on the Caribbean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Port of Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et mettre en œuvre la trame verte et bleue dans les territoires insulaires ultra-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Diva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’agriculture familiale au maintien des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modes de production agricole traditionnels en Martinique, leviers de développement durable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the agroecological transition: weak or strong modernization of agriculture? Focus on the mycorrhiza supply chain in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. ERSA Congress "Regional development &amp; globalization: Best practices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des innovations de rupture. Gouvernance et apprentissage dans le cadre de la filière de mycorhizes à la Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne La Vallée, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la gouvernance adaptative pour analyser les enjeux de mise en œuvre de la TVB en petit territoire insulaire. L'exemple de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Mons, BEL., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du changement et des dynamique d'interaction entre politiques publiques, pratiques locales et environnement à l'œuvre dans la mise en œuvre de la trame verte et bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and implementing the green and blue infrastructure in Guadeloupe : limits of adaptive governance/management, contribution of a strategic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Caribbean Food Crop Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding Creole cattle with European breeds in Guadeloupe : ambiguous results in the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot; jeu de territoire &amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Témiscamingue (Québec, Canada).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : développement durable des territoires, de la mobilisation des acteurs aux démarches participatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot;jeu de territoire&amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Temiscamingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-polonais. Développement Durable des Territoires : de la Mobilisation des Acteurs aux Démarches Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation as a new rationale for localized and sustainable agro-food systems. The case of two French PDO mountain cheeses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.1636-1646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs contractuels de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque ASRDLF « Les dynamiques territoriales : débats et enjeux entre les différentes approches disciplinaires », Grenoble Chambéry, 10-12 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des produits et développement territorial. Le paradoxe de la filière coutelière dans l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIe colloque de l'ASRDLF "Villes et territoires face aux défis de la mondialisation", Dijon, 5-6-7 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance des facteurs sociaux dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du développement du GRES, Le concept de développement en débat, Bordeaux, 16-17 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of social capital on local economic developement, an econometric investigation on rural employment areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th conference of Agricultural Economics Society, Agricultural Economist Society, Imperial College, London, GBR, 2-4 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product diferentiation and territorial competitiveness. How permanent are development strategies centred on resource specification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the European Regional Science Association "Regions and Fiscal Federalism", Porto, PRT, 25-29 August 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local : quels apports de la théorie du capital social et de l'économie des proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Congress on Proximity Economics, "Proximity, Networks and Co-ordination" (Quatrièmes journées de la proximité), Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d’une réponse globale pour assurer la résilience de l’élevage antillais face à la pollution des milieux et la crise de confiance de la population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. Les Transitions Ecologiques en Transactions &amp; Actions - Actes, pp.122-123, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes d'élevage : quel avenir face à la pollution par la chlordécone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, santé, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : un défi d’apprentissage et de partage de connaissances par et pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en action : frein ou levier du développement rural en Guadeloupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSSICCA research project: INnovative Strategies to establish Safe livestock rearing systems In Chlordecone Contaminated Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jurjanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry Europe (SETAC Europe). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium. 27th Annual Meeting SETAC Europe Abstract Book, pp.204, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 67 (1ère Ed.), 721 p., 2016, Book of Abstracts of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design to manage mycorrhizas in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern arizona, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning process in adaptive governance for sustainable development: a critical perspective. Some issues from the French experience of effective implementation of the Green and Blue infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. , 2013, ESEE 2013 - Ecological Economics and Institutional Dynamics - 10th International Conference of the European Society for Ecological Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, 2015, Région et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 2014, Administration, Aménagement du Territoire, 978-2-343-03327-3 2-343-03327-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 2 - Collection Administration et Aménagement du Territoire, pp.208, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 1 - Collection Administration et Aménagement du Territoire, pp.220, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 208 p., 2014, Administration, Aménagement du Territoire, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques en faveur de l’agriculture guadeloupéenne ? Éléments de réflexion à partir des petites agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Obertan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut constitutionnel et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.279-302, 2025, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.desto.2025.01.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de la ruralité dans les territoires ultramarins : éclairages à partir des départements insulaires historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : Capes Agrégation Histoire Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 512 p., 2018, 978-2-200-62332-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Formation et apprentissage collectif territorial. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et nouvelles formes de gouvernance territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d'une posture de recherche-formation-action en matière d'aménagement des territoires et de développement local.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, L'Harmattan, pp.17-51, 2014, Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’une posture de recherche-formation-action en matière d’aménagement des territoires et de développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Formation et apprentissage collectif territorial. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2014, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16, Espaces naturels, biodiversité et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Zuindeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoire, Nouvelle édition originale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2010, "Environnement et société", 978-2-7574-0157-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.27-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agriculture exemplaire de la fragilité des régions : l'exemple des trois départements d'outre-mer insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-296-02686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement entre gouvernement et gouvernance : réflexion critique sur le rôle des institutions dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houedete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferguène A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance locale et développement territorial : le cas des pays du Sud : actes du Colloque international de Constantine, 26 et 27 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-113, 2003, La librairie des humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le local à l'épreuve de l'économie spatiale : Agriculture, environnement, espaces ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, INRA, 216 p., 2002, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des consommateurs guadeloupéens pour l’amélioration de la qualité nutritionnelle des boissons sucrées : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire devant ses choix : enjeux et scénarios d'évolution pour le Sud-Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.313-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pollution par le chlordécone aux Antilles françaises et des risques associés : un problème épineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity and ecosystem services in tropical cropping systems: focus on experimental open-field market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage agroécologique aux Antilles françaises : un outil de définition du potentiel agricole et d'aide à la décision en matière d'amélioration des choix de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lucien-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le découpage des Antilles françaises en petites régions agricoles : un zonage perfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Le système alimentaire en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; INRAE. 2025, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'étude de la consommation en Guadeloupe (projet Nutwind)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les freins et leviers à l'autosuffisance alimentaire : vers de nouveaux modèles agricoles dans les départements et régions d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Banoviez Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites agricultures familiales en Guadeloupe : une contribution à l’ancrage de l’alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad ES, UMR ART‐Dev; Université Paul Valery Montpellier 3; INRAE UR Ecodéveloppement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Biodiversité et gestion forestière, rapport final : Quel mode de régulation et de gestion durable des ressources forestières pour la biodiversité? Une analyse à partir de la coordination locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du Témiscamingue une collectivité rurale prospère où il fait bon vivre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastère Spécialisé Dlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech Clermont-ferrand. 2008, Plaquette AgroParisTech 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espaces en marge. L'exemple des petites économies insulaires de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles - Site de Guadeloupe, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Economie géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master d'économie - Monnaie Banque Finance (Nouvelle Economie géographique), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09960-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldin Marco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lebreton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0817" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91jr-9b07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthie Michalena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009065" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.222.0149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pacaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600625v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2004.5473" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Korai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0072.2005.00133" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-619C1VVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638038v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143100v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865974v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Domenech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791761v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Goasduff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Paul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinquenel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608328v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Loseen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608325v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606494v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515892v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606449v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bilon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515897v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524594v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019547v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195246v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979640v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587046v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583627v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583523v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03948951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125665v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543077v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Obertan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vairac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.desto.2025.01.0279" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791767v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542769v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795791v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368406" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368405" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-00979599" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195135v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23059" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houedete" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589613v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03651607v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161519v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525376v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lucien-Brun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538935v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528053v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528033v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Azoulay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Dlat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799626v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09960-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldin Marco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lebreton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0817" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91jr-9b07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthie Michalena" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592637v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.222.0149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pacaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600625v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2004.5473" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Korai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0072.2005.00133" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-619C1VVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638038v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Goasduff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Paul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinquenel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Domenech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792648v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Loseen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606494v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796037v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515897v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bilon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524594v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019547v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979640v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587046v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583633v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583627v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583631v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03948951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125665v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543077v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Obertan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vairac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.desto.2025.01.0279" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791767v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795791v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368406" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368405" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-00979599" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195135v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23059" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houedete" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589613v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03651607v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161519v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525376v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lucien-Brun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538935v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528053v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528033v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Azoulay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Dlat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799626v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>