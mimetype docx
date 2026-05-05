--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Angeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Fauna and Ecosystem Services in Agroecological Cropping Systems: Focus on Experimental Open-Field Market Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin-Rouyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to : Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09960-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des transitions soutenables : théorisation et application à la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Comment appréhender les transitions soutenables des territoires ?, 26, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda d’un modèle agri-alimentaire alternatif en Guadeloupe : une fenêtre d’opportunité pour le renouvellement de l’action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09921-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies and social capital secure professional insertion and livelihoods? Insights from Haitian migrant farm workers in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, WS 5 Wage-earners</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs intermédiaires des circuits alimentaires de proximité en Guadeloupe : vers une alimentation relocalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldin Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.63-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe : une approche par les moyens d'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : une analyse des règles de décision dans les systèmes bananiers aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mars (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.203.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manger autrement » dans le cadre de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.5388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of agricultural practices on soil organisms: lessons learnt from market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajaees/2019/v34i130188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Désilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage de connaissances à la co-conception d'innovations agroécologiques : Exemple de la mobilisation des mycorhizes en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408025827548547E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des trames vertes et bleues : de la nécessité d’une approche opérationnelle et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical grasslands: A pivotal place for a more multi-functional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-016-0806-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine d'Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: Insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : un monde à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture: vulnerability factor for small island developing states?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires, un monde à part entière ? Nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 42, p. 105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.106-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Small Island Economies: A Whole World? New Conceptual And Methodological Looks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing Composite Vulnerability and Resilience Indexes: A Sustainable Approach and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.140-162. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race bovine Salers : un atout pour le développement de son territoire d'origine par son identité forte et des produits qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ainouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la gouvernance adaptative pour analyser les enjeux d’une mise en œuvre effective de la Trame Verte et Bleue. L’exemple du PNR des Volcans d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Birard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.135.0817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Regnault, Xavier Arnaud de Sartre, Catherine Regnault-Roger (dir.), 2012, Les révolutions agricoles en perspectives, Editions France Agricole, Paris, 189 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle approche de la recherche sur l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wjnb-5269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes d'organisation de l'espace ? Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles organisations de l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une agriculture innovante dans les départements français d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.217-238. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/91jr-9b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.515-516. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of breeders about local breeds in the livestock farming system of the French West Indies: between rejection and appropriation of Creole goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue la proximité dans l'émergence et la pérennité de modes de gestion durable des ressources naturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 17 (4), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2009065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les stratégies de développement territorial durable à partir des politiques de marquage des parcs naturels régionaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°590-591, p. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de pensées et projets collectif autour des races locales : le cas du cabri Créole aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local challenges in the promotion of renewable energy sources. The case of Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthie Michalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (5), pp.2018-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : un rôle majeur dans les capacités motrices d'un pôle touristique. Exemple du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.262-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des produits et développement territorial : l'exemple paradoxal du panier de biens en émergence de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.591-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un complexe touristique peut-il constituer un moteur pérenne de développement durable ? Illustration à partir du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Droit : la revue juridique et pratique des acteurs du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and governance in territorial development projects. The &amp;quot;territory game&amp;quot; as a local leadership system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3-4), pp.262-281. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2008.026505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional&amp;quot;. Un outil au service d'un développement local durable et un modèle pour les pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (n°222), pp.149-166. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.222.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: example of the implantation of a Center Parcs resort in northern France (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.389-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 222 (2), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: the implantation of a Center Parcs resort in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.396-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens sociaux à la construction d'un développement territorial durable : quel rôle de la proximité dans ce processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et dynamiques de développement territorial : une réflexion à partir de l'exemple de deux territoires ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124-125 (1-2), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local: quels apports de la théorie du capital social et de l'économie de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6-7, pp.19-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation : le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation. Le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2004.5473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresser les enjeux de sécurité alimentaire dans les espaces périphériques marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Korai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval, Jun 2025, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation fonctionnelle entre agriculture et vulnérabilité macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Dialga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval (Québec), Jun 2025, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des produits locaux transformés en milieu pollué : une analyse expérimentale. Cas d’étude en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARUM, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial approach to sustainable transi1ons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Dialogues for Peace and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité inversée : la centralité des espaces ultrapériphériques ou la damnation des Grands Fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bureaucratie de guichet au projet de territoire : le cas de l'approvisionnement local de la restauration scolaire en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis Réunion, La Réunion. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0072.2005.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pratiques agricoles et aquacoles traditionnelles en zones littorales de sous-bois de Guadeloupe : cas des culs de sac marin, versant Basse-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l’ACFAS : Des territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Polytechnique Montréal et Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Les systèmes alimentaires en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public food procurement as an instigator of the greening of local farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society with the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement alimentaire local : Concept, méthode et application aux économies insulaires. Table ronde Alimentation. Expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Résilience Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coopération scientifique et académique de l'Ambassade de France à Cuba, Nov 2021, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Colloque Association de Science Régionale de Langue Française : Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme de recherche pour répondre à un enjeu sanitaire pour la population : chlordécone et produits animaux aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to harness native mycorrhizae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quinquenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference On Mycorrhizae "Mycorrhizae for a Sustainable World" (ICOM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Mexicana de la Simbiosis Micorrízica (Mexican Mycorrhizal Symbiosis Society) (SOMESIMI). MEX.; Universidad Nacional Autónoma de México (UNAM). MEX., Jun 2019, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the viability of livestock systems with target: The case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological and consumption models in the context of the agroecological transition: the approach of the economy of worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating otherwise in the context of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to implement the agroecological transition from the banana industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting into agroecological transition in the Tropics: Brakes and levers from a viability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling in Animal Health conference - ModAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling in Animal Health (ModAH). Nantes, FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring conditions for agricultural viability in Guadeloupe: Identifying gatekeepers. Some insights from the French Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition and territorial governance: The strength of words - Some insights from a Guadeloupian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viabilité des exploitations agricoles en petit milieu insulaire. L'exemple des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Ecological Economics for Tropical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, Guyane française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques d'occupation du sol agricole en Guadeloupe (Antilles Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Loseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering of crop and livestock health. Case studies in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of smart farming systems: Some insights from the enhancement of native mycorrhizae in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA).; Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France. 538 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of SIDS: A sustainable assessment development method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Sustainability Forum (WSF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctional roles of tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Forages in Warm Climates (CONFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Lavras (UFLA). Lavras, BRA., Jun 2015, Lavras, Brazil. 393 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are small islands developing states more vulnerable than others? Evidence from the et vulnerability-resilience index. Focus on the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIC Focus on the Caribbean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Port of Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et mettre en œuvre la trame verte et bleue dans les territoires insulaires ultra-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Diva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’agriculture familiale au maintien des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modes de production agricole traditionnels en Martinique, leviers de développement durable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the agroecological transition: weak or strong modernization of agriculture? Focus on the mycorrhiza supply chain in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. ERSA Congress "Regional development &amp; globalization: Best practices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des innovations de rupture. Gouvernance et apprentissage dans le cadre de la filière de mycorhizes à la Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne La Vallée, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la gouvernance adaptative pour analyser les enjeux de mise en œuvre de la TVB en petit territoire insulaire. L'exemple de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Mons, BEL., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du changement et des dynamique d'interaction entre politiques publiques, pratiques locales et environnement à l'œuvre dans la mise en œuvre de la trame verte et bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and implementing the green and blue infrastructure in Guadeloupe : limits of adaptive governance/management, contribution of a strategic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Caribbean Food Crop Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding Creole cattle with European breeds in Guadeloupe : ambiguous results in the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot; jeu de territoire &amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Témiscamingue (Québec, Canada).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : développement durable des territoires, de la mobilisation des acteurs aux démarches participatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot;jeu de territoire&amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Temiscamingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-polonais. Développement Durable des Territoires : de la Mobilisation des Acteurs aux Démarches Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation as a new rationale for localized and sustainable agro-food systems. The case of two French PDO mountain cheeses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.1636-1646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs contractuels de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque ASRDLF « Les dynamiques territoriales : débats et enjeux entre les différentes approches disciplinaires », Grenoble Chambéry, 10-12 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des produits et développement territorial. Le paradoxe de la filière coutelière dans l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIe colloque de l'ASRDLF "Villes et territoires face aux défis de la mondialisation", Dijon, 5-6-7 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance des facteurs sociaux dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du développement du GRES, Le concept de développement en débat, Bordeaux, 16-17 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of social capital on local economic developement, an econometric investigation on rural employment areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th conference of Agricultural Economics Society, Agricultural Economist Society, Imperial College, London, GBR, 2-4 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product diferentiation and territorial competitiveness. How permanent are development strategies centred on resource specification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the European Regional Science Association "Regions and Fiscal Federalism", Porto, PRT, 25-29 August 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local : quels apports de la théorie du capital social et de l'économie des proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Congress on Proximity Economics, "Proximity, Networks and Co-ordination" (Quatrièmes journées de la proximité), Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d’une réponse globale pour assurer la résilience de l’élevage antillais face à la pollution des milieux et la crise de confiance de la population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. Les Transitions Ecologiques en Transactions &amp; Actions - Actes, pp.122-123, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes d'élevage : quel avenir face à la pollution par la chlordécone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, santé, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : un défi d’apprentissage et de partage de connaissances par et pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en action : frein ou levier du développement rural en Guadeloupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSSICCA research project: INnovative Strategies to establish Safe livestock rearing systems In Chlordecone Contaminated Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jurjanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry Europe (SETAC Europe). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium. 27th Annual Meeting SETAC Europe Abstract Book, pp.204, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 67 (1ère Ed.), 721 p., 2016, Book of Abstracts of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design to manage mycorrhizas in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern arizona, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning process in adaptive governance for sustainable development: a critical perspective. Some issues from the French experience of effective implementation of the Green and Blue infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. , 2013, ESEE 2013 - Ecological Economics and Institutional Dynamics - 10th International Conference of the European Society for Ecological Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, 2015, Région et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 2014, Administration, Aménagement du Territoire, 978-2-343-03327-3 2-343-03327-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 2 - Collection Administration et Aménagement du Territoire, pp.208, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 1 - Collection Administration et Aménagement du Territoire, pp.220, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 208 p., 2014, Administration, Aménagement du Territoire, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques en faveur de l’agriculture guadeloupéenne ? Éléments de réflexion à partir des petites agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Obertan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut constitutionnel et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.279-302, 2025, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.desto.2025.01.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de la ruralité dans les territoires ultramarins : éclairages à partir des départements insulaires historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : Capes Agrégation Histoire Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 512 p., 2018, 978-2-200-62332-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Formation et apprentissage collectif territorial. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et nouvelles formes de gouvernance territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d'une posture de recherche-formation-action en matière d'aménagement des territoires et de développement local.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, L'Harmattan, pp.17-51, 2014, Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’une posture de recherche-formation-action en matière d’aménagement des territoires et de développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Formation et apprentissage collectif territorial. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2014, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16, Espaces naturels, biodiversité et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Zuindeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoire, Nouvelle édition originale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2010, "Environnement et société", 978-2-7574-0157-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.27-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agriculture exemplaire de la fragilité des régions : l'exemple des trois départements d'outre-mer insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-296-02686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement entre gouvernement et gouvernance : réflexion critique sur le rôle des institutions dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houedete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferguène A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance locale et développement territorial : le cas des pays du Sud : actes du Colloque international de Constantine, 26 et 27 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-113, 2003, La librairie des humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le local à l'épreuve de l'économie spatiale : Agriculture, environnement, espaces ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, INRA, 216 p., 2002, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des consommateurs guadeloupéens pour l’amélioration de la qualité nutritionnelle des boissons sucrées : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire devant ses choix : enjeux et scénarios d'évolution pour le Sud-Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.313-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pollution par le chlordécone aux Antilles françaises et des risques associés : un problème épineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity and ecosystem services in tropical cropping systems: focus on experimental open-field market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage agroécologique aux Antilles françaises : un outil de définition du potentiel agricole et d'aide à la décision en matière d'amélioration des choix de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lucien-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le découpage des Antilles françaises en petites régions agricoles : un zonage perfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Le système alimentaire en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; INRAE. 2025, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'étude de la consommation en Guadeloupe (projet Nutwind)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les freins et leviers à l'autosuffisance alimentaire : vers de nouveaux modèles agricoles dans les départements et régions d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Banoviez Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites agricultures familiales en Guadeloupe : une contribution à l’ancrage de l’alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad ES, UMR ART‐Dev; Université Paul Valery Montpellier 3; INRAE UR Ecodéveloppement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Biodiversité et gestion forestière, rapport final : Quel mode de régulation et de gestion durable des ressources forestières pour la biodiversité? Une analyse à partir de la coordination locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du Témiscamingue une collectivité rurale prospère où il fait bon vivre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastère Spécialisé Dlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech Clermont-ferrand. 2008, Plaquette AgroParisTech 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espaces en marge. L'exemple des petites économies insulaires de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles - Site de Guadeloupe, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Economie géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master d'économie - Monnaie Banque Finance (Nouvelle Economie géographique), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Angeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broker farmers as catalysts for agroecological innovation in orphan crops: insights from plantain farming systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2025.2536328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agricultural practices and crops on soil fauna and soil properties in tropical agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (151077), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2025.151077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Fauna and Ecosystem Services in Agroecological Cropping Systems: Focus on Experimental Open-Field Market Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin-Rouyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to : Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.423-423. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-09960-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des transitions soutenables : théorisation et application à la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Comment appréhender les transitions soutenables des territoires ?, 26, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ges.2024.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise sur agenda d’un modèle agri-alimentaire alternatif en Guadeloupe : une fenêtre d’opportunité pour le renouvellement de l’action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing innovative plantain cropping systems to support the diversity of agroecological pathways in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production: The Case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-023-09921-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies and social capital secure professional insertion and livelihoods? Insights from Haitian migrant farm workers in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, WS 5 Wage-earners</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des acteurs intermédiaires des circuits alimentaires de proximité en Guadeloupe : vers une alimentation relocalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldin Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.63-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology to understand the diversity of strategies of implementation of agroecological practices in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.126058. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : une analyse des règles de décision dans les systèmes bananiers aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mars (3), pp.503-529. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.203.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revenus agricoles en Nouvelle-Calédonie et en Guadeloupe : une approche par les moyens d'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manger autrement » dans le cadre de la transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.5388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of agricultural practices on soil organisms: lessons learnt from market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ajaees/2019/v34i130188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité des exploitations des Antilles Françaises via la mise en place de pratiques agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/oodijk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded set of economic uncertainty and robust viability: An illustration from farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Désilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage de connaissances à la co-conception d'innovations agroécologiques : Exemple de la mobilisation des mycorhizes en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.97-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408025827548547E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: A viability model to assess soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nrm.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des trames vertes et bleues : de la nécessité d’une approche opérationnelle et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.097.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical grasslands: A pivotal place for a more multi-functional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-016-0806-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 42, p. 105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture, facteur de vulnérabilité des petites économies insulaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.106-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires, un monde à part entière ? Nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : un monde à part entière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: Insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture: vulnerability factor for small island developing states?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.105-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Small Island Economies: A Whole World? New Conceptual And Methodological Looks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing Composite Vulnerability and Resilience Indexes: A Sustainable Approach and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.140-162. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the sustainable development of small island developing states: insights from vulnerability and resilience analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes mixtes d'élevage de petits ruminants et de bovins : Une alternative pour améliorer les performances animales au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine d'Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zegq-n974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ainouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting small island communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pentagon of vulnerability and resilience: A methodological proposal in development economics by using graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race bovine Salers : un atout pour le développement de son territoire d'origine par son identité forte et des produits qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la gouvernance adaptative pour analyser les enjeux d’une mise en œuvre effective de la Trame Verte et Bleue. L’exemple du PNR des Volcans d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Birard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), 18 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les nouveaux mondes des migrations et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.817-832. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.135.0817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Regnault, Xavier Arnaud de Sartre, Catherine Regnault-Roger (dir.), 2012, Les révolutions agricoles en perspectives, Editions France Agricole, Paris, 189 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle approche de la recherche sur l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wjnb-5269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes d'organisation de l'espace ? Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles organisations de l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.427-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’une agriculture innovante dans les départements français d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.217-238. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/91jr-9b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic vulnerability vs resilience in small island territories: keys for a viable adaptation of the agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.515-516. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of breeders about local breeds in the livestock farming system of the French West Indies: between rejection and appropriation of Creole goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local challenges in the promotion of renewable energy sources. The case of Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthie Michalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (5), pp.2018-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de pensées et projets collectif autour des races locales : le cas du cabri Créole aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87, pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les stratégies de développement territorial durable à partir des politiques de marquage des parcs naturels régionaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°590-591, p. 55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : un rôle majeur dans les capacités motrices d'un pôle touristique. Exemple du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.262-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle joue la proximité dans l'émergence et la pérennité de modes de gestion durable des ressources naturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol 17 (4), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2009065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des produits et développement territorial : l'exemple paradoxal du panier de biens en émergence de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.591-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un complexe touristique peut-il constituer un moteur pérenne de développement durable ? Illustration à partir du Center Parcs de l'Aisne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme &amp; Droit : la revue juridique et pratique des acteurs du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and governance in territorial development projects. The &amp;quot;territory game&amp;quot; as a local leadership system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2-3-4), pp.262-281. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2008.026505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: example of the implantation of a Center Parcs resort in northern France (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.389-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 222 (2), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tourism infrastructure on regional development: the implantation of a Center Parcs resort in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.396-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque &amp;quot;Parc naturel régional&amp;quot;. Un outil au service d'un développement local durable et un modèle pour les pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (n°222), pp.149-166. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.222.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens sociaux à la construction d'un développement territorial durable : quel rôle de la proximité dans ce processus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et dynamiques de développement territorial : une réflexion à partir de l'exemple de deux territoires ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124-125 (1-2), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local: quels apports de la théorie du capital social et de l'économie de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6-7, pp.19-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation : le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capture de la réglementation. Le cas de la banane martiniquaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 280 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2004.5473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation fonctionnelle entre agriculture et vulnérabilité macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaka Dialga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval (Québec), Jun 2025, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESPECIALIZATION THROUGH DIVERSIFICATION: TRADE-OFF NEEDED TO STRIKE A BALANCE BETWEEN BENEFITS AND FARM MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick S Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adresser les enjeux de sécurité alimentaire dans les espaces périphériques marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Korai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Raynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF - Université Laval, Jun 2025, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling innovations between on-farm crop diversification and downstream marketing strategies in Fruit and Vegetable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giroud-Argoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System Design 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial approach to sustainable transi1ons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Dialogues for Peace and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des produits locaux transformés en milieu pollué : une analyse expérimentale. Cas d’étude en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARUM, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bureaucratie de guichet au projet de territoire : le cas de l'approvisionnement local de la restauration scolaire en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis Réunion, La Réunion. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0072.2005.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconnexion entre structure et fonction du système d'innovation agricole & Maintien d'une transition agroécologique faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité inversée : la centralité des espaces ultrapériphériques ou la damnation des Grands Fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l’ACFAS : Des territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Polytechnique Montréal et Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pratiques agricoles et aquacoles traditionnelles en zones littorales de sous-bois de Guadeloupe : cas des culs de sac marin, versant Basse-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes « Bananiers plantains » aux Antilles : l’innovation agronomique face à la diversité des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d’Etude Scientifique (J.E.S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'innovation &amp;quot;banane plantain&amp;quot; en Guadeloupe : un équilibre entre verrous à la transition agroécologique et jeux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caperaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Les systèmes alimentaires en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Burner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System experiment as a way to test innovative agroecological cropping system adapted to the farmers’ diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Farmer-centric On-Farm Experimentation. Digital Tools for a Scalable Transformative Pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier ( en ligne), France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement alimentaire local : Concept, méthode et application aux économies insulaires. Table ronde Alimentation. Expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Résilience Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coopération scientifique et académique de l'Ambassade de France à Cuba, Nov 2021, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, levier d'écologisation des systèmes alimentaires territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Colloque Association de Science Régionale de Langue Française : Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public food procurement as an instigator of the greening of local farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society with the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un programme de recherche pour répondre à un enjeu sanitaire pour la population : chlordécone et produits animaux aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the viability of livestock systems with target: The case of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to harness native mycorrhizae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Goasduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quinquenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference On Mycorrhizae "Mycorrhizae for a Sustainable World" (ICOM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Mexicana de la Simbiosis Micorrízica (Mexican Mycorrhizal Symbiosis Society) (SOMESIMI). MEX.; Universidad Nacional Autónoma de México (UNAM). MEX., Jun 2019, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transition in small tropical islands: towards a viability modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Climate Change Impacts on Food and Nutrition Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the West Indies (UWI). St. Augustine, TTO., Nov 2018, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating otherwise in the context of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological and consumption models in the context of the agroecological transition: the approach of the economy of worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crevoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the circular economy open farm in the agroecological transition: towards a renewed viability of the multi species agrosystems ubiquitous in the Caribbean insular agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to implement the agroecological transition from the banana industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting into agroecological transition in the Tropics: Brakes and levers from a viability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling in Animal Health conference - ModAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelling in Animal Health (ModAH). Nantes, FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the impacts of global changes so irreversible? An application of the variability approach on tropical agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Natural Resource Modeling (RMA 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viabilité des exploitations agricoles en petit milieu insulaire. L'exemple des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Ecological Economics for Tropical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cayenne, Guyane française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viability model of farming systems, the case of French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andres-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques d'occupation du sol agricole en Guadeloupe (Antilles Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Loseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward viability and adaptive governance of tropical islands agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engineering of crop and livestock health. Case studies in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition and territorial governance: The strength of words - Some insights from a Guadeloupian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring conditions for agricultural viability in Guadeloupe: Identifying gatekeepers. Some insights from the French Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of smart farming systems: Some insights from the enhancement of native mycorrhizae in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA).; Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France. 538 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of SIDS: A sustainable assessment development method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Sustainability Forum (WSF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctional roles of tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Forages in Warm Climates (CONFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Lavras (UFLA). Lavras, BRA., Jun 2015, Lavras, Brazil. 393 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are small islands developing states more vulnerable than others? Evidence from the et vulnerability-resilience index. Focus on the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIC Focus on the Caribbean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Port of Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of small islands agro-systems: designing a farm modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Desilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’agriculture familiale au maintien des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modes de production agricole traditionnels en Martinique, leviers de développement durable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the agroecological transition: weak or strong modernization of agriculture? Focus on the mycorrhiza supply chain in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. ERSA Congress "Regional development &amp; globalization: Best practices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association (ERSA). Louvain-la-Neuve, BEL., Aug 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Landscape visualisation for shared knowledge and implementation of the Green and Blue Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th session of the Permanent European Conference on the Study of the Rural Landscape “Unraveling the Logics of Landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gothenburg and Mariestad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les trames vertes et bleues par l’usage des représentations spatiales : étude de cas en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Métropolisation, cohésion et performances : quels futurs pour nos territoires ?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a soil quality index as an integrated agroecological indicator for the application of the viability theory at the farm level in small islands developing states facing global change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the boundaries of Dynamic Games, Control and Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Nicolas La Chapelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the mathematical theory of viability to the study of FWI agrosystems sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of The Caribbean Academy of Sciences (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Academy of Sciences., 2014, Tobago, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des innovations de rupture. Gouvernance et apprentissage dans le cadre de la filière de mycorhizes à la Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne La Vallée, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et mettre en œuvre la trame verte et bleue dans les territoires insulaires ultra-marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Diva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative devices to design and implement « Green and Blue Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Planchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global change adaptation: impacts of governance schemes on biodiversity and landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la gouvernance adaptative pour analyser les enjeux de mise en œuvre de la TVB en petit territoire insulaire. L'exemple de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Mons, BEL., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and implementing the green and blue infrastructure in Guadeloupe : limits of adaptive governance/management, contribution of a strategic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Caribbean Food Crop Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Port of Spain, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du changement et des dynamique d'interaction entre politiques publiques, pratiques locales et environnement à l'œuvre dans la mise en œuvre de la trame verte et bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding Creole cattle with European breeds in Guadeloupe : ambiguous results in the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation as a new rationale for localized and sustainable agro-food systems. The case of two French PDO mountain cheeses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guéringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.1636-1646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot;jeu de territoire&amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Temiscamingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-polonais. Développement Durable des Territoires : de la Mobilisation des Acteurs aux Démarches Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du &amp;quot; jeu de territoire &amp;quot; pour faciliter la construction d'une vision partagée du territoire dans une démarche participative. L'élaboration du plan stratégique du Témiscamingue (Québec, Canada).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : développement durable des territoires, de la mobilisation des acteurs aux démarches participatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Clermont-Ferrand, France. pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs contractuels de développement rural : quelles proximités mobilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque ASRDLF « Les dynamiques territoriales : débats et enjeux entre les différentes approches disciplinaires », Grenoble Chambéry, 10-12 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des produits et développement territorial. Le paradoxe de la filière coutelière dans l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIe colloque de l'ASRDLF "Villes et territoires face aux défis de la mondialisation", Dijon, 5-6-7 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product diferentiation and territorial competitiveness. How permanent are development strategies centred on resource specification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the European Regional Science Association "Regions and Fiscal Federalism", Porto, PRT, 25-29 August 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of social capital on local economic developement, an econometric investigation on rural employment areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th conference of Agricultural Economics Society, Agricultural Economist Society, Imperial College, London, GBR, 2-4 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques du développement local : quels apports de la théorie du capital social et de l'économie des proximités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Congress on Proximity Economics, "Proximity, Networks and Co-ordination" (Quatrièmes journées de la proximité), Marseille, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance des facteurs sociaux dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Callois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du développement du GRES, Le concept de développement en débat, Bordeaux, 16-17 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support agroecological transitions for orphan crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d’une réponse globale pour assurer la résilience de l’élevage antillais face à la pollution des milieux et la crise de confiance de la population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transitions Ecologiques en Transactions &amp; Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France. Les Transitions Ecologiques en Transactions &amp; Actions - Actes, pp.122-123, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilité des systèmes d'élevage : quel avenir face à la pollution par la chlordécone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, santé, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Schoelcher, Martinique. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre la transition agroécologique : un défi d’apprentissage et de partage de connaissances par et pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en action : frein ou levier du développement rural en Guadeloupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSSICCA research project: INnovative Strategies to establish Safe livestock rearing systems In Chlordecone Contaminated Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jurjanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry Europe (SETAC Europe). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium. 27th Annual Meeting SETAC Europe Abstract Book, pp.204, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 67 (1ère Ed.), 721 p., 2016, Book of Abstracts of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design to manage mycorrhizas in agroecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern arizona, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning process in adaptive governance for sustainable development: a critical perspective. Some issues from the French experience of effective implementation of the Green and Blue infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. , 2013, ESEE 2013 - Ecological Economics and Institutional Dynamics - 10th International Conference of the European Society for Ecological Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5, 2015, Région et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires : nouveaux regards conceptuels et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 208 p., 2014, Administration, Aménagement du Territoire, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 2014, Administration, Aménagement du Territoire, 978-2-343-03327-3 2-343-03327-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 1 - Collection Administration et Aménagement du Territoire, pp.220, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial - Adapter les formations aux enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Tome 2 - Collection Administration et Aménagement du Territoire, pp.208, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques en faveur de l’agriculture guadeloupéenne ? Éléments de réflexion à partir des petites agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Obertan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut constitutionnel et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.279-302, 2025, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.desto.2025.01.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de la ruralité dans les territoires ultramarins : éclairages à partir des départements insulaires historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : Capes Agrégation Histoire Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 512 p., 2018, 978-2-200-62332-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Formation et apprentissage collectif territorial. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et nouvelles formes de gouvernance territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d'une posture de recherche-formation-action en matière d'aménagement des territoires et de développement local.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, L'Harmattan, pp.17-51, 2014, Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Theory, Controversy and Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Larade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer International Publishing, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’une posture de recherche-formation-action en matière d’aménagement des territoires et de développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Formation et apprentissage collectif territorial. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 2. Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2014, 978-2-343-02784-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapter les formations aux enjeux de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16, Espaces naturels, biodiversité et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Zuindeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoire, Nouvelle édition originale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-212, 2010, "Environnement et société", 978-2-7574-0157-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.27-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agriculture exemplaire de la fragilité des régions : l'exemple des trois départements d'outre-mer insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fusillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-296-02686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement entre gouvernement et gouvernance : réflexion critique sur le rôle des institutions dans le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houedete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferguène A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance locale et développement territorial : le cas des pays du Sud : actes du Colloque international de Constantine, 26 et 27 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-113, 2003, La librairie des humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies territoriales face à l'émergence de nouvelles règles du commerce international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le local à l'épreuve de l'économie spatiale : Agriculture, environnement, espaces ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, INRA, 216 p., 2002, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-1063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des consommateurs guadeloupéens pour l’amélioration de la qualité nutritionnelle des boissons sucrées : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement territorial : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire devant ses choix : enjeux et scénarios d'évolution pour le Sud-Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement territorial et diagnostic prospectif. Réflexions autour du viaduc de Millau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.313-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la pollution par le chlordécone aux Antilles françaises et des risques associés : un problème épineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Thuilliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Pollution, Animal Contamination and Safe Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andres Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombine Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity and ecosystem services in tropical cropping systems: focus on experimental open-field market-gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zonage agroécologique aux Antilles françaises : un outil de définition du potentiel agricole et d'aide à la décision en matière d'amélioration des choix de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lucien-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le découpage des Antilles françaises en petites régions agricoles : un zonage perfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Alimentaire et Développement d’une Interface de Transport. Le système alimentaire en Guadeloupe, entre globalisation et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; INRAE. 2025, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l'étude de la consommation en Guadeloupe (projet Nutwind)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur les freins et leviers à l'autosuffisance alimentaire : vers de nouveaux modèles agricoles dans les départements et régions d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Banoviez Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad, chemin de Baillarguet, 34980 Montferrier-sur-Lez. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites agricultures familiales en Guadeloupe : une contribution à l’ancrage de l’alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cirad ES, UMR ART‐Dev; Université Paul Valery Montpellier 3; INRAE UR Ecodéveloppement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final PSPE2 - Projet SYSTEMYC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2573, Université des Antilles - Site de Guadeloupe (UA); Institut Sophia Agrobiotech [Sophia Antipolis] (ISA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Biodiversité et gestion forestière, rapport final : Quel mode de régulation et de gestion durable des ressources forestières pour la biodiversité? Une analyse à partir de la coordination locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du Témiscamingue une collectivité rurale prospère où il fait bon vivre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastère Spécialisé Dlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech Clermont-ferrand. 2008, Plaquette AgroParisTech 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espaces en marge. L'exemple des petites économies insulaires de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles - Site de Guadeloupe, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Economie géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master d'économie - Monnaie Banque Finance (Nouvelle Economie géographique), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09960-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldin Marco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lebreton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0687" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0817" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91jr-9b07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthie Michalena" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592637v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.222.0149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pacaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600625v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2004.5473" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Korai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296329v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0072.2005.00133" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-619C1VVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638038v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Goasduff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Paul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinquenel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Domenech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784980v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792648v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Loseen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606494v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796037v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515897v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bilon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524594v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019547v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979640v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587046v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583633v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583627v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583631v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03948951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125665v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799600v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543077v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Obertan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vairac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.desto.2025.01.0279" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791767v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795791v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368406" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368405" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-00979599" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195135v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23059" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houedete" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589613v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03651607v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161519v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525376v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lucien-Brun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538935v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528053v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528033v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Azoulay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Dlat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799626v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Angeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caperaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2536328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05213727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jean-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2025.151077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin-Rouyard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8010026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bates" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09960-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00879-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andres-Domenech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09921-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldin Marco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.203.0503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajaees/2019/v34i130188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/oodijk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;silles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint-Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12186" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0806-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2015.02.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFSKR2X0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine d'Alexis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zegq-n974" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ainouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lebreton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.135.0817" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wjnb-5269" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91jr-9b07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sainton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthie Michalena" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009065" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2008.026505" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600073v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pacaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.222.0149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Callois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600625v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2004.5473" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Dialga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Korai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raynard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Courteille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0072.2005.00133" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-619C1VVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638038v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143100v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142962v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865974v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Domenech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791761v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Goasduff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Paul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinquenel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788261v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784877v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Desilles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792648v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Pierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608328v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Loseen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608495v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gessner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608325v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606494v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743876v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515892v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606449v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515887v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bilon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515897v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01531315v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019548v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019547v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524594v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979640v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthelot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00982919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587046v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583523v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583627v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03948951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02125665v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Obertan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vairac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.desto.2025.01.0279" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791767v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795791v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368406" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368405" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-00979599" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195135v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23059" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109278v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houedete" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528013v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorza" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589613v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296629v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03651607v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161519v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525376v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lucien-Brun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538935v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528053v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528033v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791780v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Azoulay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Dlat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799626v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788923v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>