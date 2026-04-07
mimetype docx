--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,766 +230,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cheneau bracing on rib cage kinematics during breathing in adolescent idiopathic scoliosis assessed by biplanar radiography: a feasibility study</w:t>
+                <w:t xml:space="preserve">Respiratory muscle training for obstructive sleep apnea: an umbrella review of adjunctive and stand-alone therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard de Charnace</w:t>
+                <w:t xml:space="preserve">Peggy Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bourelle</w:t>
+                <w:t xml:space="preserve">Amélie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tuton</w:t>
+                <w:t xml:space="preserve">Elodie Dureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Carsin-Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Viprey</w:t>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00586-025-09689-w⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69 (5), pp.102111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2026.102111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444165v1</w:t>
+                <w:t xml:space="preserve">hal-05574446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Posture on the Inspiratory and Expiratory Components of Vital Capacity in Healthy Humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Effect of Cheneau bracing on rib cage kinematics during breathing in adolescent idiopathic scoliosis assessed by biplanar radiography: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Charnace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+                <w:t xml:space="preserve">Sophie Bourelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valentin</w:t>
+                <w:t xml:space="preserve">Delphine Tuton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+                <w:t xml:space="preserve">Aline Carsin-Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Straus</w:t>
+                <w:t xml:space="preserve">Mathilde Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arbres.2024.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00586-025-09689-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920488v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural respiratory‐related cortical activation and rostral fluid shift in awake healthy humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Posture on the Inspiratory and Expiratory Components of Vital Capacity in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Launois</w:t>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Perger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Rémi Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐cécile Nierat</w:t>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raux</w:t>
+                <w:t xml:space="preserve">Christian Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (6), pp.887 - 895. </w:t>
+              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/ep087468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arbres.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995638v1</w:t>
+                <w:t xml:space="preserve">hal-04920488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto‐adjusted versus fixed positive airway pressure in patients with severe OSA : A large randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Postural respiratory‐related cortical activation and rostral fluid shift in awake healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bironneau</w:t>
+                <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+                <w:t xml:space="preserve">Elisa Perger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pontier</w:t>
+                <w:t xml:space="preserve">Marie‐cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Iamandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Portel</w:t>
+                <w:t xml:space="preserve">Mathieu Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/resp.14569⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (6), pp.887 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/ep087468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660693v1</w:t>
+                <w:t xml:space="preserve">hal-03995638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Between Posture and Respiration Among the Postural Chain: Toward a Screening Tool for Respiratory-Related Balance Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auto‐adjusted versus fixed positive airway pressure in patients with severe OSA : A large randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Lespert</w:t>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+                <w:t xml:space="preserve">Sandrine Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ros Kiri Ing</w:t>
+                <w:t xml:space="preserve">Carmen Iamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Clavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Similowski</w:t>
+                <w:t xml:space="preserve">Laurent Portel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2023.3328860⟩</w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.1069-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392854v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate-to-severe obstructive sleep apnea syndrome is associated with altered tongue motion during wakefulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">valérie attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">valérie attali</w:t>
+                <w:t xml:space="preserve">Mathilde Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Weber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1004,4221 +1004,4221 @@
               <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00405-023-07854-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of the human rib cage over the vital capacity range in standing position using biplanar X-ray imaging</w:t>
+                <w:t xml:space="preserve">Coupling Between Posture and Respiration Among the Postural Chain: Toward a Screening Tool for Respiratory-Related Balance Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Vergari</w:t>
+                <w:t xml:space="preserve">Yoann Lespert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Skalli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ros Kiri Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Valentin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144, pp.105343. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.4338-4346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2022.105343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2023.3328860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592143v1</w:t>
+                <w:t xml:space="preserve">hal-04392854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between posture and maxillomandibular deformity: a systematic review</w:t>
+                <w:t xml:space="preserve">Functional analysis of the human rib cage over the vital capacity range in standing position using biplanar X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Kerbrat</w:t>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schouman</w:t>
+                <w:t xml:space="preserve">Wafa Skalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Decressain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijom.2021.05.003⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.105343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2022.105343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583312v1</w:t>
+                <w:t xml:space="preserve">hal-03592143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rib cage: a new element in the spinopelvic chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between posture and maxillomandibular deformity: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Khalifé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Vergari</w:t>
+                <w:t xml:space="preserve">Thomas Schouman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ferrero</w:t>
+                <w:t xml:space="preserve">D. Decressain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00586-022-07216-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijom.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661212v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals from a French expert panel for respiratory care in ALS patients</w:t>
+                <w:t xml:space="preserve">The rib cage: a new element in the spinopelvic chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Georges</w:t>
+                <w:t xml:space="preserve">Marc Khalifé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Perez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rabec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Finet-Monnier</w:t>
+                <w:t xml:space="preserve">Cécile Heidsieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2022.100901⟩</w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00586-022-07216-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712710v1</w:t>
+                <w:t xml:space="preserve">hal-03661212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Straus</w:t>
+                <w:t xml:space="preserve">Proposals from a French expert panel for respiratory care in ALS patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Teulier</w:t>
+                <w:t xml:space="preserve">C. Rabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Morel</w:t>
+                <w:t xml:space="preserve">L. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wattiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">A. Finet-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.100901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2022.100901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895162v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated ventilator technology : More answers and some questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baclofen Destabilises Breathing during Sleep in Healthy Humans: A Randomised, Controlled, Double-blind Crossover Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rabec</w:t>
+                <w:t xml:space="preserve">Sébastien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Patout</w:t>
+                <w:t xml:space="preserve">Nicolas Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gagnadoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Georges</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/resp.14097⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), pp.1814--1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680362v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitolisant for Residual Excessive Daytime Sleepiness inOSA Patients Adhering to CPAP - A Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Pepin</w:t>
+                <w:t xml:space="preserve">Rumen Tiholov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Verbraecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159, pp.1598-1609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biplanar Low-Dose Radiograph Is Suitable for Cephalometric Analysis in Patients Requiring 3D Evaluation of the Whole Skeleton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+                <w:t xml:space="preserve">Automated ventilator technology : More answers and some questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupuy</w:t>
+                <w:t xml:space="preserve">Frederic Gagnadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Dot</w:t>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britt-Isabelle Berg</w:t>
+                <w:t xml:space="preserve">M Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (23), pp.5477. </w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.816-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10235477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/resp.14097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479564v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteopathic Manipulation of the Sphenopalatine Ganglia Versus Sham Manipulation, in Obstructive Sleep Apnoea Syndrom: A Randomised Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Biplanar Low-Dose Radiograph Is Suitable for Cephalometric Analysis in Patients Requiring 3D Evaluation of the Whole Skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jacq</w:t>
+                <w:t xml:space="preserve">Pauline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Dot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britt-Isabelle Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010099⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (23), pp.5477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10235477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526169v1</w:t>
+                <w:t xml:space="preserve">hal-03479564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitolisant for Residual Excessive Daytime Sleepiness in OSA Patients Adhering to CPAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ognian Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Tiholov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Verbraecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159 (4), pp.1598-1609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2020.09.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular advancement device use in obstructive sleep apnea: ORCADES study 5-year follow-up data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteopathic Manipulation of the Sphenopalatine Ganglia Versus Sham Manipulation, in Obstructive Sleep Apnoea Syndrom: A Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Collet</w:t>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pia d'Ortho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5664/jcsm.9308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995618v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral hypoglossal nerve stimulation for treatment of adult obstructive sleep apnoea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mandibular advancement device use in obstructive sleep apnea: ORCADES study 5-year follow-up data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Eastwood</w:t>
+                <w:t xml:space="preserve">Jean-Marc Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maree Barnes</w:t>
+                <w:t xml:space="preserve">Marie-Pia d'Ortho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Mackay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Hillman</w:t>
+                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01320-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1695-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5664/jcsm.9308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543235v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awakening efficacy of a vibrotactile device in patients on home nocturnal ventilatory assistance and healthy subjects as family caregiver proxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilateral hypoglossal nerve stimulation for treatment of adult obstructive sleep apnoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Eastwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maree Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Attali</w:t>
+                <w:t xml:space="preserve">Stuart Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lavault</w:t>
+                <w:t xml:space="preserve">John Wheatley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guerder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+                <w:t xml:space="preserve">David Hillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronic Respiratory Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1479973120983331⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.1901320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01320-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145865v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVAPS‐AE versus ST mode: A randomized controlled trial in patients with obesity hypoventilation syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Patout</w:t>
+                <w:t xml:space="preserve">Awakening efficacy of a vibrotactile device in patients on home nocturnal ventilatory assistance and healthy subjects as family caregiver proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
+                <w:t xml:space="preserve">Antoine Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Rabec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Georges</w:t>
+                <w:t xml:space="preserve">Saba Al-Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/resp.13784⟩</w:t>
+              <w:t xml:space="preserve">Chronic Respiratory Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.147997312098333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1479973120983331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543184v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitolisant for Daytime Sleepiness in Patients with Obstructive Sleep Apnea Who Refuse Continuous Positive Airway Pressure Treatment. A Randomized Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne ultrasound measurement of posturo-respiratory interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markku Partinen</w:t>
+                <w:t xml:space="preserve">Y. Lespert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hedner</w:t>
+                <w:t xml:space="preserve">V. Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarja Saaresranta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Ing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201907-1284OC⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S169 - S171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414861v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne ultrasound measurement of posturo-respiratory interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitolisant for Daytime Sleepiness in Patients with Obstructive Sleep Apnea Who Refuse Continuous Positive Airway Pressure Treatment. A Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Similowski</w:t>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Verbraecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sandoz</w:t>
+                <w:t xml:space="preserve">Markku Partinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.K. Ing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Hedner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarja Saaresranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813419⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201 (9), pp.1135-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201907-1284OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053464v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural preinspiratory cortical activity, genioglossus activity and fluid shift in awake obstructive sleep apnoea patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+                <w:t xml:space="preserve">AVAPS‐AE versus ST mode: A randomized controlled trial in patients with obesity hypoventilation syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.13784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP087804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03995564v1</w:t>
+                <w:t xml:space="preserve">hal-02543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased respiratory-related postural perturbations at the cervical level under cognitive load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Clavel</w:t>
+                <w:t xml:space="preserve">Postural preinspiratory cortical activity, genioglossus activity and fluid shift in awake obstructive sleep apnoea patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-020-04345-1⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (2), pp.370-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP087804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591203v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical Spine Hyperextension and Altered Posturo-Respiratory Coupling in Patients With Obstructive Sleep Apnea Syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Decreased respiratory-related postural perturbations at the cervical level under cognitive load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lespert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (5), pp.1063-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04345-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.00030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535514v1</w:t>
+                <w:t xml:space="preserve">hal-02591203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effectiveness and side effects of mandibular advancement devices on dental and skeletal parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Attali</w:t>
+                <w:t xml:space="preserve">Cervical Spine Hyperextension and Altered Posturo-Respiratory Coupling in Patients With Obstructive Sleep Apnea Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Kerbrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Benslama</w:t>
+                <w:t xml:space="preserve">Ségolène Remy-Neris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Skalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lespert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (30), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172367v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular advancement reveals long-term suppression of breathing discomfort in patients with obstructive sleep apnea syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jacq</w:t>
+                <w:t xml:space="preserve">Long-term effectiveness and side effects of mandibular advancement devices on dental and skeletal parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Vigié Du Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Souchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+                <w:t xml:space="preserve">J.M. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benslama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295584v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and tolerability of a custom-made Narval mandibular repositioning device for the treatment of obstructive sleep apnea: ORCADES study 2-year follow-up data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pia d'Ortho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of Respiratory-Related Postural Perturbation Is Achieved by Maintenance of Head-to-Pelvis Alignment in Healthy Humans</w:t>
+                <w:t xml:space="preserve">Mandibular advancement reveals long-term suppression of breathing discomfort in patients with obstructive sleep apnea syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Rémy-Néris</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125153v1</w:t>
+                <w:t xml:space="preserve">hal-02295584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in mandibular repositioning device therapy effectiveness in patients with obstructive sleep apnea syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation of Respiratory-Related Postural Perturbation Is Achieved by Maintenance of Head-to-Pelvis Alignment in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Breathing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11325-018-1766-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626387v1</w:t>
+                <w:t xml:space="preserve">hal-02125153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Zealand Obese Mice as a Translational Model of Obesity-related Obstructive Sleep Apnea Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanca Morales Rodriguez</w:t>
+                <w:t xml:space="preserve">Sex differences in mandibular repositioning device therapy effectiveness in patients with obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Cauhapé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+                <w:t xml:space="preserve">Marie-Pia D’ortho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 198 (10), pp.1336-1339. </w:t>
+              <w:t xml:space="preserve">Sleep and Breathing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (3), pp.837-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201801-0162LE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11325-018-1766-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989309v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper airway stabilization by osteopathic manipulation of the sphenopalatine ganglion versus sham manipulation in OSAS patients: a proof-of-concept, randomized, crossover, double-blind, controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jacq</w:t>
+                <w:t xml:space="preserve">New Zealand Obese Mice as a Translational Model of Obesity-related Obstructive Sleep Apnea Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcel Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Morales Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cauhapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-017-2053-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198 (10), pp.1336-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201801-0162LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679022v1</w:t>
+                <w:t xml:space="preserve">hal-03989309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal sleep on mechanical ventilation in adult patients with congenital central alveolar hypoventilation (Ondine's curse syndrome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Buzare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-017-0569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered distal-proximal temperature gradient as a possible explanation for sleep-wake disturbances in cirrhotic patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+                <w:t xml:space="preserve">Upper airway stabilization by osteopathic manipulation of the sphenopalatine ganglion versus sham manipulation in OSAS patients: a proof-of-concept, randomized, crossover, double-blind, controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (12), pp.1776-1779. </w:t>
+              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.13590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12906-017-2053-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025649v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing through a spirometer perturbs balance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Clavel</w:t>
+                <w:t xml:space="preserve">Altered distal-proximal temperature gradient as a possible explanation for sleep-wake disturbances in cirrhotic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bouzbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thabut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382851⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (12), pp.1776-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.13590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583917v1</w:t>
+                <w:t xml:space="preserve">hal-04025649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexsomnia: A Specialized Non-REM Parasomnia?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+                <w:t xml:space="preserve">Breathing through a spirometer perturbs balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (2), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S41-S42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsw043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025647v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of long-term effectiveness to mandibular repositioning device treatment in obstructive sleep apnea patients after 1000 days</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexsomnia: A Specialized Non-REM Parasomnia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Chaumereuil</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maranci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27-28, pp.107 - 114. </w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsw043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429764v1</w:t>
+                <w:t xml:space="preserve">hal-04025647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced survival in patients with ALS with upper airway obstructive events on non-invasive ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Golmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5263,557 +5263,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03379847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced survival in patients with ALS with upper airway obstructive events on non-invasive ventilation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of long-term effectiveness to mandibular repositioning device treatment in obstructive sleep apnea patients after 1000 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chaumereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Golmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tordjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312606⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27-28, pp.107 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325417v1</w:t>
+                <w:t xml:space="preserve">hal-01429764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in young adults with congenital central hypoventilation syndrome due to PHOX2B mutations: a cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Capucine Morelot-Panzini</w:t>
+                <w:t xml:space="preserve">Reduced survival in patients with ALS with upper airway obstructive events on non-invasive ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Golmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-015-0241-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174250v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinatory choking from slow wave sleep Choking during sleep: can it be expression of arousal disorder?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health-related quality of life in young adults with congenital central hypoventilation syndrome due to PHOX2B mutations: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilienne Verkaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Flamand</w:t>
+                <w:t xml:space="preserve">Amélie Hurbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Herlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Launois</w:t>
+                <w:t xml:space="preserve">Cécile Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Morelot-Panzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2015.03.023⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-015-0241-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159315v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hallucinatory choking from slow wave sleep Choking during sleep: can it be expression of arousal disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.1441-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2015.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multidetector row computed tomography to assess changes in airways linked to asthma control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Capderou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-H Becquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 81 (6), pp.461-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000319580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5823,154 +5957,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by multidetector CT (MDCT) of bronchi dimensions in mild to moderate asthmatics following 12 weeks treatment by salmeterol/fluticasone 50/250 Diskus bd (SFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yve Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Becquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beigelman-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Capderou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings American Thoracic Society (ATS'2006),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5980,105 +6114,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire pour l'obtention de l'Habilitation à Diriger les Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Sorbonne Universite, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6225,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05493430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Zenovia Gales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2026.108823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tuton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Viprey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-025-09689-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04920488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2024.09.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep087468" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04660693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bironneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Iamandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Portel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lespert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3328860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=val&#233;rie attali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07854-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerbrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decressain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.05.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Khalif&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-022-07216-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Georges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finet-Monnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gagnadoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Georges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pepin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Georgiev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tiholov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Verbraecken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt-Isabelle Berg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235477" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03526169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03270752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognian Georgiev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.09.281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Ortho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goutorbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.9308" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eastwood" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Barnes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mackay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wheatley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hillman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01320-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Attali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Al-Youssef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1479973120983331" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Partinen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hedner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Saaresranta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201907-1284OC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lespert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sandoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Ing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813419" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087804" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04345-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Remy-Neris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Vigi&#233; Du Cayla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Collet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kerbrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benslama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Souchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.03.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.04.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00441" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-1766-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcel Baum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cauhap&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201801-0162LE" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-017-2053-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pottier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Buzare" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0569-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thabut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13590" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubessy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsw043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chaumereuil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tordjman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Golmard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312606" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Verkaeren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hurbault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Morelot-Panzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-015-0241-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flamand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.03.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nachbaur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capderou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H Becquemin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319580" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272061v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Becquemin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Capderou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05493430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Zenovia Gales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2026.108823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gatignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dureu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2026.102111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tuton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Viprey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-025-09689-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04920488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2024.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep087468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04660693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bironneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Iamandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Portel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14569" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=val&#233;rie attali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07854-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lespert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3328860" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerbrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decressain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Khalif&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-022-07216-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Georges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finet-Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pepin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Georgiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tiholov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Verbraecken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gagnadoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt-Isabelle Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03270752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognian Georgiev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.09.281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03526169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010099" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Ortho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goutorbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.9308" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eastwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Barnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mackay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wheatley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hillman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01320-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Attali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Al-Youssef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1479973120983331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lespert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sandoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Ing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813419" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Partinen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hedner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Saaresranta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201907-1284OC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13784" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087804" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04345-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Remy-Neris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Vigi&#233; Du Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kerbrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benslama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.09.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.04.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-1766-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcel Baum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cauhap&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201801-0162LE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Buzare" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0569-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-017-2053-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thabut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13590" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382851" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubessy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsw043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Golmard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312606" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chaumereuil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tordjman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174250v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Verkaeren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hurbault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Morelot-Panzini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-015-0241-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flamand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.03.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nachbaur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capderou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H Becquemin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319580" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272061v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Becquemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Capderou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>