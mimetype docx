--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural respiratory‐related cortical activation and rostral fluid shift in awake healthy humans</w:t>
+                <w:t xml:space="preserve">Auto‐adjusted versus fixed positive airway pressure in patients with severe OSA : A large randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Launois</w:t>
+                <w:t xml:space="preserve">Vanessa Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Perger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐cécile Nierat</w:t>
+                <w:t xml:space="preserve">Sandrine Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raux</w:t>
+                <w:t xml:space="preserve">Carmen Iamandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Portel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/ep087468⟩</w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.1069-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995638v1</w:t>
+                <w:t xml:space="preserve">hal-04660693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto‐adjusted versus fixed positive airway pressure in patients with severe OSA : A large randomized controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postural respiratory‐related cortical activation and rostral fluid shift in awake healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+                <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pontier</w:t>
+                <w:t xml:space="preserve">Elisa Perger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Iamandi</w:t>
+                <w:t xml:space="preserve">Marie‐cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Portel</w:t>
+                <w:t xml:space="preserve">Mathieu Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.1069-1077. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (6), pp.887 - 895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/resp.14569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/ep087468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660693v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate-to-severe obstructive sleep apnea syndrome is associated with altered tongue motion during wakefulness</w:t>
               </w:r>
@@ -1783,337 +1783,337 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 87 (4), pp.1814--1823. </w:t>
+              <w:t xml:space="preserve">, 2021, 87 (4), pp.1814-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bcp.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitolisant for Residual Excessive Daytime Sleepiness inOSA Patients Adhering to CPAP - A Randomized Trial</w:t>
+                <w:t xml:space="preserve">Automated ventilator technology : More answers and some questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Pepin</w:t>
+                <w:t xml:space="preserve">C Rabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Georgiev</w:t>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen Tiholov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Frederic Gagnadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Verbraecken</w:t>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.816-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.14097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680402v1</w:t>
+                <w:t xml:space="preserve">hal-03680362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated ventilator technology : More answers and some questions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitolisant for Residual Excessive Daytime Sleepiness inOSA Patients Adhering to CPAP - A Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gagnadoux</w:t>
+                <w:t xml:space="preserve">Jean Louis Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+                <w:t xml:space="preserve">O Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Georges</w:t>
+                <w:t xml:space="preserve">Rumen Tiholov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Verbraecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.1598-1609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680362v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biplanar Low-Dose Radiograph Is Suitable for Cephalometric Analysis in Patients Requiring 3D Evaluation of the Whole Skeleton</w:t>
               </w:r>
@@ -2227,425 +2227,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitolisant for Residual Excessive Daytime Sleepiness in OSA Patients Adhering to CPAP</w:t>
+                <w:t xml:space="preserve">Mandibular advancement device use in obstructive sleep apnea: ORCADES study 5-year follow-up data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Pépin</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ognian Georgiev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johan Verbraecken</w:t>
+                <w:t xml:space="preserve">Jean-Marc Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pia d'Ortho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.09.281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.1695-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5664/jcsm.9308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270752v1</w:t>
+                <w:t xml:space="preserve">hal-03995618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteopathic Manipulation of the Sphenopalatine Ganglia Versus Sham Manipulation, in Obstructive Sleep Apnoea Syndrom: A Randomised Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular advancement device use in obstructive sleep apnea: ORCADES study 5-year follow-up data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
+                <w:t xml:space="preserve">Pitolisant for Residual Excessive Daytime Sleepiness in OSA Patients Adhering to CPAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognian Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Tiholov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Verbraecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.1695-1705. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159 (4), pp.1598-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5664/jcsm.9308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.09.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995618v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral hypoglossal nerve stimulation for treatment of adult obstructive sleep apnoea</w:t>
               </w:r>
@@ -3023,364 +3023,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitolisant for Daytime Sleepiness in Patients with Obstructive Sleep Apnea Who Refuse Continuous Positive Airway Pressure Treatment. A Randomized Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AVAPS‐AE versus ST mode: A randomized controlled trial in patients with obesity hypoventilation syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+                <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Verbraecken</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tarja Saaresranta</w:t>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201907-1284OC⟩</w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.13784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414861v1</w:t>
+                <w:t xml:space="preserve">hal-02543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVAPS‐AE versus ST mode: A randomized controlled trial in patients with obesity hypoventilation syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Patout</w:t>
+                <w:t xml:space="preserve">Pitolisant for Daytime Sleepiness in Patients with Obstructive Sleep Apnea Who Refuse Continuous Positive Airway Pressure Treatment. A Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Verbraecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Partinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
+                <w:t xml:space="preserve">Jan Hedner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Rabec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Georges</w:t>
+                <w:t xml:space="preserve">Tarja Saaresranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201 (9), pp.1135-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/resp.13784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201907-1284OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543184v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural preinspiratory cortical activity, genioglossus activity and fluid shift in awake obstructive sleep apnoea patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3827,295 +3827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and tolerability of a custom-made Narval mandibular repositioning device for the treatment of obstructive sleep apnea: ORCADES study 2-year follow-up data</w:t>
+                <w:t xml:space="preserve">Mandibular advancement reveals long-term suppression of breathing discomfort in patients with obstructive sleep apnea syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.04.021⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297474v1</w:t>
+                <w:t xml:space="preserve">hal-02295584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular advancement reveals long-term suppression of breathing discomfort in patients with obstructive sleep apnea syndrome</w:t>
+                <w:t xml:space="preserve">Efficacy and tolerability of a custom-made Narval mandibular repositioning device for the treatment of obstructive sleep apnea: ORCADES study 2-year follow-up data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pia d'Ortho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 263, pp.47-54. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295584v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of Respiratory-Related Postural Perturbation Is Achieved by Maintenance of Head-to-Pelvis Alignment in Healthy Humans</w:t>
               </w:r>
@@ -4235,103 +4235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in mandibular repositioning device therapy effectiveness in patients with obstructive sleep apnea syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Vecchierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pia D’ortho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep and Breathing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (3), pp.837-848. </w:t>
@@ -4637,51 +4637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper airway stabilization by osteopathic manipulation of the sphenopalatine ganglion versus sham manipulation in OSAS patients: a proof-of-concept, randomized, crossover, double-blind, controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,825 +5129,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced survival in patients with ALS with upper airway obstructive events on non-invasive ventilation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of long-term effectiveness to mandibular repositioning device treatment in obstructive sleep apnea patients after 1000 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Golmard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
+                <w:t xml:space="preserve">Charlotte Chaumereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+                <w:t xml:space="preserve">Jean-Louis Golmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tordjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312606⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27-28, pp.107 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03379847v1</w:t>
+                <w:t xml:space="preserve">hal-01429764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of long-term effectiveness to mandibular repositioning device treatment in obstructive sleep apnea patients after 1000 days</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced survival in patients with ALS with upper airway obstructive events on non-invasive ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Golmard</w:t>
+                <w:t xml:space="preserve">Jean Louis Golmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Tordjman</w:t>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27-28, pp.107 - 114. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (10), pp.1045-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429764v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced survival in patients with ALS with upper airway obstructive events on non-invasive ventilation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+                <w:t xml:space="preserve">Health-related quality of life in young adults with congenital central hypoventilation syndrome due to PHOX2B mutations: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilienne Verkaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hurbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Morelot-Panzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2015-312606⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-015-0241-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325417v1</w:t>
+                <w:t xml:space="preserve">hal-01174250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life in young adults with congenital central hypoventilation syndrome due to PHOX2B mutations: a cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Capucine Morelot-Panzini</w:t>
+                <w:t xml:space="preserve">Hallucinatory choking from slow wave sleep Choking during sleep: can it be expression of arousal disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.1441-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2015.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-015-0241-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174250v1</w:t>
+                <w:t xml:space="preserve">hal-01159315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinatory choking from slow wave sleep Choking during sleep: can it be expression of arousal disorder?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+                <w:t xml:space="preserve">Multidetector row computed tomography to assess changes in airways linked to asthma control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Brillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Gaëlle Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Nachbaur</w:t>
+                <w:t xml:space="preserve">André Capderou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-H Becquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 81 (6), pp.461-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000319580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5957,154 +5823,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by multidetector CT (MDCT) of bronchi dimensions in mild to moderate asthmatics following 12 weeks treatment by salmeterol/fluticasone 50/250 Diskus bd (SFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yve Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yve Brillet</w:t>
+                <w:t xml:space="preserve">Marie-Helene Becquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Becquemin</w:t>
+                <w:t xml:space="preserve">Catherine Beigelman-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beigelman-Aubry</w:t>
+                <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Capderou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings American Thoracic Society (ATS'2006),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6114,105 +5980,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire pour l'obtention de l'Habilitation à Diriger les Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Sorbonne Universite, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6359,51 +6225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05493430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Zenovia Gales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2026.108823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gatignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dureu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2026.102111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tuton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Viprey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-025-09689-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04920488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2024.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep087468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04660693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bironneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Iamandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Portel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14569" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=val&#233;rie attali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07854-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lespert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3328860" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerbrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decressain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Khalif&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-022-07216-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Georges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finet-Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pepin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Georgiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tiholov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Verbraecken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gagnadoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt-Isabelle Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03270752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognian Georgiev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.09.281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03526169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010099" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Ortho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goutorbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.9308" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eastwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Barnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mackay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wheatley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hillman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01320-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Attali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Al-Youssef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1479973120983331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lespert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sandoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Ing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813419" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Partinen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hedner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Saaresranta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201907-1284OC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13784" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087804" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04345-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Remy-Neris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Vigi&#233; Du Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kerbrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benslama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.09.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.04.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-1766-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcel Baum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cauhap&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201801-0162LE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Buzare" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0569-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-017-2053-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thabut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13590" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382851" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubessy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsw043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Golmard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312606" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chaumereuil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tordjman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174250v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Verkaeren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hurbault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Morelot-Panzini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-015-0241-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flamand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.03.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625700v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nachbaur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capderou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H Becquemin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319580" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272061v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Becquemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Capderou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05493430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Zenovia Gales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2026.108823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gatignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dureu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2026.102111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tuton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Viprey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-025-09689-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04920488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2024.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04660693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bironneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pontier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Iamandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Portel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14569" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Launois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Perger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep087468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=val&#233;rie attali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07854-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lespert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3328860" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerbrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decressain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Khalif&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heidsieck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-022-07216-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Georges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finet-Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2022.100901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rabec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gagnadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Georges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Georgiev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tiholov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Verbraecken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03479564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt-Isabelle Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Vecchierini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Ortho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goutorbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.9308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03526169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03270752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognian Georgiev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.09.281" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eastwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Barnes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mackay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wheatley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hillman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01320-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Attali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guerder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Al-Youssef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1479973120983331" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lespert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sandoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Ing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813419" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.13784" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Partinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hedner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Saaresranta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201907-1284OC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087804" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04345-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Remy-Neris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Vigi&#233; Du Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kerbrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benslama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2018.09.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02295584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Souchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2019.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.04.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02626387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-1766-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcel Baum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cauhap&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201801-0162LE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pottier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Buzare" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0569-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-017-2053-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thabut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13590" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583917v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382851" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubessy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maranci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsw043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chaumereuil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tordjman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.10.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Golmard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2015-312606" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Verkaeren" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hurbault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Morelot-Panzini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-015-0241-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159315v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flamand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.03.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625700v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nachbaur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capderou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H Becquemin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319580" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yve Brillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Becquemin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beigelman-Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Capderou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>