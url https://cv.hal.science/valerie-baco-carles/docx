--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -987,295 +987,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of synthesis method and morphology on the enhanced CO2 sensing properties of magnesium ferrite MgFe2O4</w:t>
+                <w:t xml:space="preserve">Ethanol and Hydrogen Gas-Sensing Properties of CuO–CuFe2O4 Nanostructured Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thondiyanoor Pisharam Sumangala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+                <w:t xml:space="preserve">Saptarshi De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narayanan Venkataramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Onkar Dusane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.082⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (17), pp.6937-6945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2849330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338526v1</w:t>
+                <w:t xml:space="preserve">hal-02319546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol and Hydrogen Gas-Sensing Properties of CuO–CuFe2O4 Nanostructured Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of synthesis method and morphology on the enhanced CO2 sensing properties of magnesium ferrite MgFe2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanan Venkataramani</w:t>
+                <w:t xml:space="preserve">Thondiyanoor Pisharam Sumangala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Prasad</w:t>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Onkar Dusane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+                <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (17), pp.6937-6945. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (15), pp.18578-18584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2849330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319546v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi2(C2O4)3·7H2O and Bi(C2O4)OH Oxalates Thermal Decomposition Revisited. Formation of Nanoparticles with a Lower Melting Point than Bulk Bismuth</w:t>
               </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,103 +1395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the effect of cuprite content on the electrical and CO2 sensing properties of cuprite-copper ferrite nanopowder composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thondiyanoor Pisharam Sumangala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 695, pp.937-943. </w:t>
@@ -1568,64 +1568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (16), pp.5315-5320. </w:t>
@@ -2826,286 +2826,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OATAO is an open access repository that collects the work of Toulouse researchers and makes it freely available over the web where possible</w:t>
+                <w:t xml:space="preserve">Developing new joining materials for low-temperature electronics assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2016 (Journées Nationales du Réseau Doctoral en Micro-nanoélectronique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426431v1</w:t>
+                <w:t xml:space="preserve">hal-02434405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing new joining materials for low-temperature electronics assembly</w:t>
+                <w:t xml:space="preserve">OATAO is an open access repository that collects the work of Toulouse researchers and makes it freely available over the web where possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRDM 2016 (Journées Nationales du Réseau Doctoral en Micro-nanoélectronique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02434405v1</w:t>
+                <w:t xml:space="preserve">hal-04426431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3181,51 +3181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F21147EE"/>
+    <w:nsid w:val="ACE0235D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3412,51 +3412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-baco-carles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-0304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225459175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Veron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kiryukhina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.10.254" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lanoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kiryukhina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-020-00131-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thondiyanoor Pisharam Sumangala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi De" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkataramani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Prasad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Onkar Dusane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2849330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumanille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00608" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.05.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dossou-Yovo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/729594" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gabriel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809642b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E1F70CF5C1C607935D4D196EAF712312B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-baco-carles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-0304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225459175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Veron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kiryukhina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.10.254" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lanoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kiryukhina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-020-00131-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi De" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkataramani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Prasad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Onkar Dusane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2849330" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thondiyanoor Pisharam Sumangala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumanille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00608" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.05.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dossou-Yovo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/729594" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gabriel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809642b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E1F70CF5C1C607935D4D196EAF712312B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>