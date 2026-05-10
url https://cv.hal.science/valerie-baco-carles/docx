--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -987,295 +987,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol and Hydrogen Gas-Sensing Properties of CuO–CuFe2O4 Nanostructured Thin Films</w:t>
+                <w:t xml:space="preserve">Effect of synthesis method and morphology on the enhanced CO2 sensing properties of magnesium ferrite MgFe2O4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saptarshi De</w:t>
+                <w:t xml:space="preserve">Thondiyanoor Pisharam Sumangala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanan Venkataramani</w:t>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Prasad</w:t>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Onkar Dusane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+                <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2849330⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (15), pp.18578-18584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319546v1</w:t>
+                <w:t xml:space="preserve">hal-02338526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of synthesis method and morphology on the enhanced CO2 sensing properties of magnesium ferrite MgFe2O4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethanol and Hydrogen Gas-Sensing Properties of CuO–CuFe2O4 Nanostructured Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saptarshi De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thondiyanoor Pisharam Sumangala</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Narayanan Venkataramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Onkar Dusane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (15), pp.18578-18584. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (17), pp.6937-6945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2849330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338526v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi2(C2O4)3·7H2O and Bi(C2O4)OH Oxalates Thermal Decomposition Revisited. Formation of Nanoparticles with a Lower Melting Point than Bulk Bismuth</w:t>
               </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,103 +1395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the effect of cuprite content on the electrical and CO2 sensing properties of cuprite-copper ferrite nanopowder composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thondiyanoor Pisharam Sumangala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 695, pp.937-943. </w:t>
@@ -1523,295 +1523,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct shaping of oxides by laser insolation of transition metal oxalates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paramagnetic behaviour of silver nanoparticles generated by decomposition of silver oxalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Kiryukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corine Bonningue</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.030⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 69, pp. 44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767894v1</w:t>
+                <w:t xml:space="preserve">hal-01750400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic behaviour of silver nanoparticles generated by decomposition of silver oxalate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct shaping of oxides by laser insolation of transition metal oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Courtade</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 69, pp. 44-49. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5315-5320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01750400v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printing of ceramic colloidal suspensions: Filament growth and breakup</w:t>
               </w:r>
@@ -2826,286 +2826,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing new joining materials for low-temperature electronics assembly</w:t>
+                <w:t xml:space="preserve">OATAO is an open access repository that collects the work of Toulouse researchers and makes it freely available over the web where possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRDM 2016 (Journées Nationales du Réseau Doctoral en Micro-nanoélectronique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse (FRANCE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434405v1</w:t>
+                <w:t xml:space="preserve">hal-04426431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OATAO is an open access repository that collects the work of Toulouse researchers and makes it freely available over the web where possible</w:t>
+                <w:t xml:space="preserve">Developing new joining materials for low-temperature electronics assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bonningue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2016 (Journées Nationales du Réseau Doctoral en Micro-nanoélectronique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426431v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3181,51 +3181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACE0235D"/>
+    <w:nsid w:val="E263E78D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3412,51 +3412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-baco-carles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-0304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225459175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Veron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kiryukhina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.10.254" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lanoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kiryukhina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-020-00131-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi De" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkataramani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Prasad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Onkar Dusane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2849330" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thondiyanoor Pisharam Sumangala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumanille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00608" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.05.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dossou-Yovo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/729594" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gabriel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809642b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E1F70CF5C1C607935D4D196EAF712312B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-baco-carles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-0304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225459175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Veron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kiryukhina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.10.254" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plissonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lanoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kiryukhina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-020-00131-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thondiyanoor Pisharam Sumangala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi De" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Venkataramani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Prasad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Onkar Dusane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2849330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumanille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gougeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00608" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2017.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Dossou-Yovo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/729594" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gabriel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gabriel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809642b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E1F70CF5C1C607935D4D196EAF712312B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>