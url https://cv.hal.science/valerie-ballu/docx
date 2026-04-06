--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -321,6996 +321,6996 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column [Journal of Sea Research 207 (2025) 102625]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cannat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Blandin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouméa: a new multi-mission calibration and validation site for past and future altimetry missions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.1277-1314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-19-1277-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground deformation monitoring of the eruption offshore Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 354 (S2), pp. 176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madden-Julian oscillation winds excite an intraseasonal see-saw of ocean mass that affects Earth’s polar motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afroosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rohith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arya Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-021-00210-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Geodetic Seafloor Positioning Using an Unmanned Surface Vehicle—Contribution of Direction-of-Arrival Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.636156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.636156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409680v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic Seafloor Positioning Using an Unmanned Surface Vehicle—Contribution of Direction-of-Arrival Observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
+                <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.636156⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319877v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Coast Tide Model Validation Using GNSS Unmanned Surface Vehicle (USV), a Case Study in the Pertuis Charentais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (15), pp.2886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13152886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physalia : Plateforme HYdrographique pour la Surveillance Altimétrique du Littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Pira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre d'information Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water level changes, subsidence, and sea level rise in the Ganges-Brahmaputra-Meghna delta</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Observation Least-Squares Inversion for GNSS-Acoustic Seafloor Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912921117⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12030448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430120v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Observation Least-Squares Inversion for GNSS-Acoustic Seafloor Positioning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water level changes, subsidence, and sea level rise in the Ganges-Brahmaputra-Meghna delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12030448⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4), pp.1867-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912921117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482588v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Sea Surface Height Using New Concepts of Kinematic GNSS Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (16), pp.2656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12162656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From prodigious volcanic degassing to caldera subsidence and quiescence at Ambrym (Vanuatu): the influence of regional tectonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Piété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399004v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyadin Cakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Étienne Poirier</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046896v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">From prodigious volcanic degassing to caldera subsidence and quiescence at Ambrym (Vanuatu): the influence of regional tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara L. Shreve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esline Garaebiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.18868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293106v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Tide Gauge Biases and Precision by the Combination of Multiple Collocated Time Series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0235.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (19), pp.10764-10772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384242v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Assessment of Tide Gauge Biases and Precision by the Combination of Multiple Collocated Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (10), pp.1983-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0235.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142065v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking subducted ridges through intermediate-depth seismicity in the Vanuatu subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esline Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (9), pp.767-770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G45010.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Ray Tracing Comparisons in the Context of Geodetic Precise off-shore Positioning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (4), pp.315-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2018.1438322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of a Strengthened Early Holocene Monsoon and Sediment Loading to Present-Day Subsidence of the Ganges-Brahmaputra Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goodbred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (3), pp.1433-1442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GL076388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Samiul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135, pp.58 - 73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of exposure and vulnerability of small islands to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell M Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Fazey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcc.478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline changes in a rising sea level context: the example of Grande Glorieuse, Eparses Islands, Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Manuel da Silva Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Vilaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Tazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Piété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrunn Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity and shallow slab geometry in the central Vanuatu subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (8), pp.5606-5623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JB011853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Camilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Ridao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mallios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sources of deep ocean infragravity waves observed in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (7), pp.5120-5133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JC010657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal activity along the slow-spreading Lucky Strike ridge segment (Mid-Atlantic Ridge): Distribution, heatflux, and geological controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 431, pp.173-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01244343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurtosis−based P and S phase picker designed for local and regional seismic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit‐fluid temperatures at the Lucky Strike deep‐sea vent field, Mid‐Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (4), pp.2543 - 2566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013jb010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du niveau de la mer par bouées GPS : l’expérience multi-capteurs de l’île d’Aix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martin Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (4), pp.2543-2566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Rawat</w:t>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Corela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.7957-7963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martin Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Hydrographic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using altimetry and seafloor pressure data to estimate vertical deformation offshore: Vanuatu case study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (8), pp.1335-1351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe des premiers réfugiés climatiques : mouvements de populations et changements environnementaux aux îles Torrès (Vanouatou, Mélanésie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coral-based reconstruction of sea surface salinity at Sabine Bank, Vanuatu from 1842 to 2007 CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meaghan K. Gorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrence M. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Siméoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederick W. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judson W. Partin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.685.0219⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.PA3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012PA002302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258005v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coral-based reconstruction of sea surface salinity at Sabine Bank, Vanuatu from 1842 to 2007 CE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mythe des premiers réfugiés climatiques : mouvements de populations et changements environnementaux aux îles Torrès (Vanouatou, Mélanésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W. Taylor</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Siméoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012PA002302⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.685.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799027v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the role of absolute sea-level rise and vertical tectonic motions in coastal flooding, Torres Islands (Vanuatu),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (32), pp.13019-13022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1102842108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute seafloor vertical positioning using combined pressure gauge and kinematic GPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (1), pp.65-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-009-0345-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving resolution and accuracy of mean sea surface from kinematic GPS, Vanuatu subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (11), pp.1017-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-009-0320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A kinematic GPS methodology for sea surface mapping, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (12), pp.1203-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-009-0338-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446319v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinematic GPS methodology for sea surface mapping, Vanuatu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Folcher</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (12), pp.1203-1217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-009-0338-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446448v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bergeot</w:t>
+                <w:t xml:space="preserve">Bruno Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Diament</w:t>
+                <w:t xml:space="preserve">M Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interseismic velocity field in the central Vanuatu locked subduction zone context from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and flow in the Lucky Strike segment of the Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Thurnherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Thurnherr</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">L.C. St. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Vangriesheim</w:t>
+                <w:t xml:space="preserve">Annick Vangriesheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3), pp.347-372(26). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1357/002224008786176034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse models of gravity data from the Red Sea-Aden-East African rifts triple junction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Ebinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Befekadu Oluma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163, pp.775-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02736.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1985–1999 gravity field variations across the Asal Rift: insights on vertical movements and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ruegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 208 (1-2), pp.41-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7320,262 +7320,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMELi, un drone marin pour observer le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe Pameli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-252, 2022, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Lesser Antilles Vertical Velocity Fields Using a GNSS-PPP Software Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Männel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bradke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2020_101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7585,574 +7585,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du champ de gravité et du géoïde dans le Delta du Bengale au Bangladesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kerebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif prend le large avec Marmor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des vitesses verticales pour les stations GNSS des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la hauteur d'eau par GNSS au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8162,161 +8162,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de la mer et mouvements de terrain sur l'île d'Aix, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8384,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F861011"/>
+    <w:nsid w:val="D6D65CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-ballu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7985-4636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152635297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matabos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00210-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399004v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L. Shreve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55141-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.09.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sim&#233;oni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.685.0219" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799027v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan K. Gorman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence M. Quinn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W. Taylor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judson W. Partin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0320-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHL76B56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0338-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43ZFB2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thurnherr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. St. Laurent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangriesheim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224008786176034" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021718v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Oluma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02736.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Pameli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#228;nnel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_101" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662705v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709775v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-ballu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7985-4636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152635297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00210-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399004v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L. Shreve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55141-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.09.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan K. Gorman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence M. Quinn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W. Taylor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judson W. Partin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002302" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sim&#233;oni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.685.0219" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0320-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHL76B56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0338-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43ZFB2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thurnherr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. St. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224008786176034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Oluma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02736.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Pameli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#228;nnel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>