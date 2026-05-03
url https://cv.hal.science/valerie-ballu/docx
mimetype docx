--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -181,51 +181,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column&amp;quot; [Journal of Sea Research 207 (2025) 102625]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
@@ -264,102 +264,102 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
+              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249535v1</w:t>
+                <w:t xml:space="preserve">hal-05480159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column [Journal of Sea Research 207 (2025) 102625]</w:t>
+                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
@@ -398,78 +398,78 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480159v1</w:t>
+                <w:t xml:space="preserve">hal-05249535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouméa: a new multi-mission calibration and validation site for past and future altimetry missions?</w:t>
               </w:r>
@@ -713,714 +713,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madden-Julian oscillation winds excite an intraseasonal see-saw of ocean mass that affects Earth’s polar motion</w:t>
+                <w:t xml:space="preserve">Physalia : Plateforme HYdrographique pour la Surveillance Altimétrique du Littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Afroosa</w:t>
+                <w:t xml:space="preserve">Aurelien Pira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rohith</w:t>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arya Paul</w:t>
+                <w:t xml:space="preserve">T. Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
+                <w:t xml:space="preserve">Denis Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431792v1</w:t>
+                <w:t xml:space="preserve">hal-03508116v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic Seafloor Positioning Using an Unmanned Surface Vehicle—Contribution of Direction-of-Arrival Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Madden-Julian oscillation winds excite an intraseasonal see-saw of ocean mass that affects Earth’s polar motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afroosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rohith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sakic</w:t>
+                <w:t xml:space="preserve">Arya Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Chupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Coulombier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
+                <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.636156⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00210-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319877v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+                <w:t xml:space="preserve">Stephan Jorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Jorry</w:t>
+                <w:t xml:space="preserve">Wayne C Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C Crawford</w:t>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Coast Tide Model Validation Using GNSS Unmanned Surface Vehicle (USV), a Case Study in the Pertuis Charentais (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Geodetic Seafloor Positioning Using an Unmanned Surface Vehicle—Contribution of Direction-of-Arrival Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13152886⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.636156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.636156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485955v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physalia : Plateforme HYdrographique pour la Surveillance Altimétrique du Littoral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ancelin</w:t>
+                <w:t xml:space="preserve">Near-Coast Tide Model Validation Using GNSS Unmanned Surface Vehicle (USV), a Case Study in the Pertuis Charentais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coulombier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13152886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508116v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Observation Least-Squares Inversion for GNSS-Acoustic Seafloor Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,51 +1614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Sea Surface Height Using New Concepts of Kinematic GNSS Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,51 +1666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (16), pp.2656. </w:t>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,429 +2537,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
+                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (19), pp.10764-10772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142065v1</w:t>
+                <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐day subsidence in the Ganges‐Brahmaputra‐Meghna Delta: eastern amplification of the Holocene sediment loading contribution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Tide Gauge Biases and Precision by the Combination of Multiple Collocated Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Kevin Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL083601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (10), pp.1983-1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0235.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293106v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Tide Gauge Biases and Precision by the Combination of Multiple Collocated Time Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (10), pp.1983-1996. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.132-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0235.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384242v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking subducted ridges through intermediate-depth seismicity in the Vanuatu subduction zone</w:t>
               </w:r>
@@ -3075,51 +3075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Ray Tracing Comparisons in the Context of Geodetic Precise off-shore Positioning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,51 +3218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,575 +3588,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline changes in a rising sea level context: the example of Grande Glorieuse, Eparses Islands, Western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Piété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Ballu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pouget</w:t>
+                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257868v1</w:t>
+                <w:t xml:space="preserve">hal-01440545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Shoreline changes in a rising sea level context: the example of Grande Glorieuse, Eparses Islands, Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Manuel da Silva Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440533v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Krien</w:t>
+                <w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Vilaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mayet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.R. Tazkia</w:t>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450733v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
+                <w:t xml:space="preserve">A.R. Tazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43, </w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2016.1227405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440545v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity and shallow slab geometry in the central Vanuatu subduction zone</w:t>
               </w:r>
@@ -4289,64 +4289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Camilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Ridao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,77 +4423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sources of deep ocean infragravity waves observed in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (7), pp.5120-5133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5044,425 +5044,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
+                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Barreyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Escartin</w:t>
+                <w:t xml:space="preserve">Arshad Rawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Sohn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Corela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.7957-7963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257956v1</w:t>
+                <w:t xml:space="preserve">hal-01126782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Ballu</w:t>
+                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Corela</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126782v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Crawford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Thibault Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rob Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (4), pp.2543-2566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453877v1</w:t>
+                <w:t xml:space="preserve">hal-01257956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
               </w:r>
@@ -5582,51 +5582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using altimetry and seafloor pressure data to estimate vertical deformation offshore: Vanuatu case study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,252 +5709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coral-based reconstruction of sea surface salinity at Sabine Bank, Vanuatu from 1842 to 2007 CE</w:t>
+                <w:t xml:space="preserve">Le mythe des premiers réfugiés climatiques : mouvements de populations et changements environnementaux aux îles Torrès (Vanouatou, Mélanésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaghan K. Gorman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Siméoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012PA002302⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.685.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799027v1</w:t>
+                <w:t xml:space="preserve">hal-01258005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe des premiers réfugiés climatiques : mouvements de populations et changements environnementaux aux îles Torrès (Vanouatou, Mélanésie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coral-based reconstruction of sea surface salinity at Sabine Bank, Vanuatu from 1842 to 2007 CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meaghan K. Gorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrence M. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick W. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judson W. Partin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Siméoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.219-241. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.PA3226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.685.0219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012PA002302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258005v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the role of absolute sea-level rise and vertical tectonic motions in coastal flooding, Torres Islands (Vanuatu),</w:t>
               </w:r>
@@ -6214,716 +6214,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving resolution and accuracy of mean sea surface from kinematic GPS, Vanuatu subduction zone</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interseismic velocity field in the central Vanuatu locked subduction zone context from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-009-0320-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460073v1</w:t>
+                <w:t xml:space="preserve">hal-01258012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinematic GPS methodology for sea surface mapping, Vanuatu</w:t>
+                <w:t xml:space="preserve">Improving resolution and accuracy of mean sea surface from kinematic GPS, Vanuatu subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (12), pp.1203-1217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-009-0338-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (11), pp.1017-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-009-0320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00446448v1</w:t>
+                <w:t xml:space="preserve">hal-00460073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Calmant</w:t>
+                <w:t xml:space="preserve">A kinematic GPS methodology for sea surface mapping, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (12), pp.1203-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-009-0338-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354001v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic velocity field in the central Vanuatu locked subduction zone context from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal and vertical interseismic velocity fields in the Vanuatu subduction zone from GPS measurements: Evidence for a central Vanuatu locked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bergeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+                <w:t xml:space="preserve">Bruno Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Diament</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+                <w:t xml:space="preserve">M Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">S Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258012v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and flow in the Lucky Strike segment of the Mid-Atlantic Ridge</w:t>
               </w:r>
@@ -7186,51 +7186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1985–1999 gravity field variations across the Asal Rift: insights on vertical movements and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,51 +7347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMELi, un drone marin pour observer le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe Pameli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7433,51 +7433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Lesser Antilles Vertical Velocity Fields Using a GNSS-PPP Software Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Männel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,207 +7812,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résif prend le large avec Marmor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.5</w:t>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663406v1</w:t>
+                <w:t xml:space="preserve">hal-03662705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résif prend le large avec Marmor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.4-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662705v1</w:t>
+                <w:t xml:space="preserve">hal-03663406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des vitesses verticales pour les stations GNSS des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,51 +8215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8384,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6D65CA5"/>
+    <w:nsid w:val="91BE7AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-ballu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7985-4636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152635297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00210-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399004v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L. Shreve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55141-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.09.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan K. Gorman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence M. Quinn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W. Taylor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judson W. Partin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002302" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sim&#233;oni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.685.0219" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0320-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHL76B56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0338-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43ZFB2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thurnherr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. St. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224008786176034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Oluma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02736.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Pameli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#228;nnel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-ballu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7985-4636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152635297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00210-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399004v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L. Shreve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55141-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.09.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sim&#233;oni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.685.0219" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan K. Gorman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence M. Quinn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judson W. Partin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0320-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHL76B56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0338-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43ZFB2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thurnherr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. St. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224008786176034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Oluma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02736.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Pameli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#228;nnel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>