--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1742,688 +1742,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marcos</w:t>
+                <w:t xml:space="preserve">Helen Piété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Birol</w:t>
+                <w:t xml:space="preserve">Étienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077591v1</w:t>
+                <w:t xml:space="preserve">hal-03046896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Gravelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Rebischung</w:t>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189532v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sakic</w:t>
+                <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Piété</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Poirier</w:t>
+                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046896v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dietrich Lange</w:t>
+                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178616v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From prodigious volcanic degassing to caldera subsidence and quiescence at Ambrym (Vanuatu): the influence of regional tectonics</w:t>
               </w:r>
@@ -2690,64 +2690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Tide Gauge Biases and Precision by the Combination of Multiple Collocated Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,51 +2824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3114,51 +3114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (4), pp.315-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Piété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140</w:t>
@@ -5044,425 +5044,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
+                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Rawat</w:t>
+                <w:t xml:space="preserve">Thibault Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Corela</w:t>
+                <w:t xml:space="preserve">Rob Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (4), pp.2543-2566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126782v1</w:t>
+                <w:t xml:space="preserve">hal-01257956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Baillard</w:t>
+                <w:t xml:space="preserve">Infragravity waves across the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshad Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Crawford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Wayne C. C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Corela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.7957-7963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453877v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and tidal modulation of hydrothermal exit−fluid temperatures at the Lucky Strike deep−sea vent field, Mid−Atlantic Ridge,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Automatic Kurtosis-Based P- and S-Phase Picker Designed for Local Seismic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Barreyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Escartin</w:t>
+                <w:t xml:space="preserve">W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Sohn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010478⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.394-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257956v1</w:t>
+                <w:t xml:space="preserve">hal-02453877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
               </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn S. Sasagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8189,90 +8189,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de la mer et mouvements de terrain sur l'île d'Aix, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -8384,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91BE7AF2"/>
+    <w:nsid w:val="AEC49E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-ballu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7985-4636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152635297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00210-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399004v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L. Shreve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55141-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.09.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sim&#233;oni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.685.0219" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan K. Gorman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence M. Quinn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judson W. Partin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0320-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHL76B56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0338-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43ZFB2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thurnherr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. St. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224008786176034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Oluma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02736.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Pameli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#228;nnel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-ballu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7985-4636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152635297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00210-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399004v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L. Shreve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Garaebiti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55141-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45010.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1438322" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M Wise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Fazey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.478" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Crawford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010657" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01244343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.09.025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Sohn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jb010478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barreyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Sohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010478" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Rawat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. C. Crawford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061604" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453877v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDV8WXM1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sim&#233;oni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.685.0219" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meaghan K. Gorman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence M. Quinn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judson W. Partin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simeoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102842108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Folcher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bore" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0345-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5R6WJ4NF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005249" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0320-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHL76B56-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0338-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X43ZFB2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bergeot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R&#233;gnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calmant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thurnherr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. St. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224008786176034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Oluma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02736.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Pameli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004711v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#228;nnel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bradke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_101" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>