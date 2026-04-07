--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3090,51 +3090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD9EDC8"/>
+    <w:nsid w:val="F358356B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>