--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -595,1101 +595,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs sont-ils traités justement par leur coopérative?</w:t>
+                <w:t xml:space="preserve">La Participation des adhérents dans leurs coopératives agricoles: une étude exploratoire du secteur céréalier français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cjag.12015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632236v1</w:t>
+                <w:t xml:space="preserve">hal-01817695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Participation des adhérents dans leurs coopératives agricoles: une étude exploratoire du secteur céréalier français.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La complexité du lien adhérent-coopérative : une relation marchande fondée sur des échanges sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11-12, pp.1975-1993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817695v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité du lien adhérent-coopérative : une relation marchande fondée sur des échanges sociaux</w:t>
+                <w:t xml:space="preserve">La complexité du lien adhérent-coopérative. La complexité du lien adhérent-coopérative : une relation marchande fondée sur des échanges sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11-12, pp.1975-1993</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Systèmes agroalimentaires, 35, pp.1975-1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642503v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité du lien adhérent-coopérative. La complexité du lien adhérent-coopérative : une relation marchande fondée sur des échanges sociaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Systèmes agroalimentaires, 35, pp.1975-1993</w:t>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377049v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
+                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asâad El Akremi</w:t>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00695926v1</w:t>
+                <w:t xml:space="preserve">hal-02169415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
+                <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
+              <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169415v1</w:t>
+                <w:t xml:space="preserve">hal-01395461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
+                <w:t xml:space="preserve">Les déterminants de la fidélité des adhérents de coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°314, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395461v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la fidélité des adhérents de coopératives agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-involvement practices and performance of French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (8), pp.1408-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0958519042000258002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338712v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-involvement practices and performance of French firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">High Involvement Practices and Performance of French Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (8), pp.1408-1423. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 15 (8), pp.1410-1425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648336v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Involvement Practices and Performance of French Firms</w:t>
+                <w:t xml:space="preserve">L'effet des pratiques de GRH sur les performances des entreprises : le cas des pratiques de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Resource Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (8), pp.1410-1425</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.2-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006003v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet des pratiques de GRH sur les performances des entreprises : le cas des pratiques de mobilisation</w:t>
+                <w:t xml:space="preserve">Impact of Social Innovations on French Companies' Performance : a Study of High-Involvement Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring Business Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (2), pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,91 +1604,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise écologique et collective resourcefulness en milieu TPE : comment faire plus ou mieux avec peu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,73 +1703,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSA Université Laval, Oct 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological microfoundations of corporate environmental responsability: attitudes and motivations of farmers faced with the challenge of agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1906,100 +1811,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fondations des environnements capacitants : le cas de collectifs d’agriculteurs en transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,73 +1919,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et exigences du métier d’agriculteur engagé dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2089,106 +1994,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de l’AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle sécurisant et capacitant des collectifs de TPE en transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2230,358 +2135,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stresseurs au travail, intention de quitter précocement la profession et effets médiateurs de l'épuisement émotionnel : le cas de l'agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ièmes Journées de Recherche en Sciences Sociales (SFER-INRAE-CIRAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des institutions dans l'épuisement professionnel des entrepreneurs du secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia-Falières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Entrepreneuriat Agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle implication des adhérents de coopératives agricoles dans le nouveau paradigme coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2597,51 +2502,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp. 1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2651,137 +2556,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélité des adhérents de coopératives agricoles en question : Le cas d’agriculteurs céréaliers de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2013, Administration, Aménagement du Territoire, 978- 2-343-01190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2791,51 +2696,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET MENTAGRO - Santé mentale des agriculteurs en transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2870,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de Gestion et des Transitions Organisationnelles. 2023, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2924,105 +2829,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des personnes dans un contexte organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Institut National Polytechnique (Toulouse), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3090,51 +2995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F358356B"/>
+    <w:nsid w:val="7D994E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3321,51 +3226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121999ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0958519042000258002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyronas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Fali&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121999ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0958519042000258002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyronas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Fali&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>