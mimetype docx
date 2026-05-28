--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -863,312 +863,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
+                <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asâad El Akremi</w:t>
+                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00695926v1</w:t>
+                <w:t xml:space="preserve">hal-01395461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
+                <w:t xml:space="preserve">The Relationship Between Members' Trust and Participation in Governance of Cooperatives : The Role of Organizational Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Anzalone</w:t>
+                <w:t xml:space="preserve">Asâad El Akremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169415v1</w:t>
+                <w:t xml:space="preserve">halshs-00695926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distanciation du lien adhérent/coopérative en France</w:t>
+                <w:t xml:space="preserve">La distanciation de la relation adhérent-coopérative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Les agricultures de firme. 1. Organisations et financiarisation, 190, pp.119-130</w:t>
+              <w:t xml:space="preserve">, 2012, 190, pp.119 - 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395461v1</w:t>
+                <w:t xml:space="preserve">hal-02169415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la fidélité des adhérents de coopératives agricoles</w:t>
               </w:r>
@@ -1578,198 +1578,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise écologique et collective resourcefulness en milieu TPE : comment faire plus ou mieux avec peu ?</w:t>
+                <w:t xml:space="preserve">Les limites de l'action collective environnementale au prisme de l'entrepreneurial resourcefulness : comprendre pour agir en milieu TPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Karar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSA Université Laval, Oct 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">CIEEIA Congrès International sur l'Entrepreneuriat et les Écosystèmes d'Innovation en Afrique: Entrepreneuriat frugal, durable et inclusif : Écosystèmes en transition et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSECT-Université de Tunis, le Laboratoire LARIME, May 2026, SOUSSE, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782119v1</w:t>
+                <w:t xml:space="preserve">hal-05622856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological microfoundations of corporate environmental responsability: attitudes and motivations of farmers faced with the challenge of agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1811,682 +1815,803 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fondations des environnements capacitants : le cas de collectifs d’agriculteurs en transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise écologique et collective resourcefulness en milieu TPE : comment faire plus ou mieux avec peu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mael Sommer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17ème CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSA Université Laval, Oct 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201461v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et exigences du métier d’agriculteur engagé dans la transition agroécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-fondations des environnements capacitants : le cas de collectifs d’agriculteurs en transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de l’AEI</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201464v1</w:t>
+                <w:t xml:space="preserve">hal-04201461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle sécurisant et capacitant des collectifs de TPE en transition écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Sommer</w:t>
+                <w:t xml:space="preserve">Ressources et exigences du métier d’agriculteur engagé dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de l’AEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867681v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stresseurs au travail, intention de quitter précocement la profession et effets médiateurs de l'épuisement émotionnel : le cas de l'agriculteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle sécurisant et capacitant des collectifs de TPE en transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ièmes Journées de Recherche en Sciences Sociales (SFER-INRAE-CIRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548847v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des institutions dans l'épuisement professionnel des entrepreneurs du secteur agricole</w:t>
+                <w:t xml:space="preserve">Stresseurs au travail, intention de quitter précocement la profession et effets médiateurs de l'épuisement émotionnel : le cas de l'agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Garcia-Falières</w:t>
+                <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Entrepreneuriat Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France. 23 p</w:t>
+              <w:t xml:space="preserve">15ièmes Journées de Recherche en Sciences Sociales (SFER-INRAE-CIRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787054v1</w:t>
+                <w:t xml:space="preserve">hal-03548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
+                <w:t xml:space="preserve">Le rôle des institutions dans l'épuisement professionnel des entrepreneurs du secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garcia-Falières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Entrepreneuriat Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747552v1</w:t>
+                <w:t xml:space="preserve">hal-02787054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des adhérents : des profils diversifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation SFER (Société Française d'Economie Rurale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle implication des adhérents de coopératives agricoles dans le nouveau paradigme coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2502,51 +2627,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp. 1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2556,51 +2681,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélité des adhérents de coopératives agricoles en question : Le cas d’agriculteurs céréaliers de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2619,74 +2744,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2013, Administration, Aménagement du Territoire, 978- 2-343-01190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2696,51 +2821,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET MENTAGRO - Santé mentale des agriculteurs en transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2775,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de Gestion et des Transitions Organisationnelles. 2023, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2829,105 +2954,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des personnes dans un contexte organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barraud-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Institut National Polytechnique (Toulouse), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2995,51 +3120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D994E12"/>
+    <w:nsid w:val="91955A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3226,51 +3351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121999ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0958519042000258002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyronas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Fali&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barraud-Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121999ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N&#8217;guyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030161ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02169415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerrero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0958519042000258002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyronas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Karar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Sommer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia-Fali&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.versailles-grignon.inra.fr/sadapt/Publications-SAD-APT/Les-enjeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>