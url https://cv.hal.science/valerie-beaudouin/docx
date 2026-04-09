--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédiction du risque en justice pénale aux Etats-Unis : l’affaire ProPublica-Compas</w:t>
+                <w:t xml:space="preserve">Enquêter sur l’« éthique de l’IA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winston Maxwell</w:t>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 240 (4), pp.71-109. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 240 (4), pp.9-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.240.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455840v1</w:t>
+                <w:t xml:space="preserve">hal-04455808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur l’« éthique de l’IA »</w:t>
+                <w:t xml:space="preserve">Les sciences sociales s’invitent au procès France Télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.240.0009⟩</w:t>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-2, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455808v1</w:t>
+                <w:t xml:space="preserve">hal-04458325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales s’invitent au procès France Télécom</w:t>
+                <w:t xml:space="preserve">La prédiction du risque en justice pénale aux Etats-Unis : l’affaire ProPublica-Compas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Maxwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amplitude du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023-2, pp.1-40. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (4), pp.71-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458325v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art pour apprendre : la création au service de l’enquête et réciproquement</w:t>
               </w:r>
@@ -823,118 +823,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commémoration de la Grande Guerre sur le Web : présence et diffusion du patrimoine numérisé</w:t>
+                <w:t xml:space="preserve">Les formes de l'exercice critique. Une analyse comparée de la critique amateur et professionnelle sur un site Internet de cinéphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.10-17. </w:t>
+              <w:t xml:space="preserve">Reset, Dialogue on Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.121.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reset.684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564322v1</w:t>
+                <w:t xml:space="preserve">hal-02191428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of textual data: Benzécri and the French School of data analysis</w:t>
               </w:r>
@@ -983,404 +983,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de l'exercice critique. Une analyse comparée de la critique amateur et professionnelle sur un site Internet de cinéphiles</w:t>
+                <w:t xml:space="preserve">Forms of contribution and contributors’ profiles: An automated textual analysis of amateur on line film critics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reset, Dialogue on Civilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reset.684⟩</w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (11), pp.1810-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1461444816643504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191428v1</w:t>
+                <w:t xml:space="preserve">hal-02191416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of contribution and contributors’ profiles: An automated textual analysis of amateur on line film critics</w:t>
+                <w:t xml:space="preserve">La commémoration de la Grande Guerre sur le Web : présence et diffusion du patrimoine numérisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (11), pp.1810-1828. </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1461444816643504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.121.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191416v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fournout</w:t>
+                <w:t xml:space="preserve">Organisation et hiérarchisation des mondes de la critique amateur cinéphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Évaluations profanes : le jugement en ligne, 183, pp.125-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.183.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192416v1</w:t>
+                <w:t xml:space="preserve">hal-01363591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et hiérarchisation des mondes de la critique amateur cinéphile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Évaluations profanes : le jugement en ligne, 183, pp.125-159. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (180), pp.95-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.183.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363591v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires et réseau des écrivains sur le Web. Construction de la notoriété et du marché</w:t>
               </w:r>
@@ -2039,230 +2039,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative analysis of digital library user behaviours based on access logs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+                <w:t xml:space="preserve">L’art pour la pédagogie : mise en théâtre de la controverse sur le mariage pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QQML 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287829v1</w:t>
+                <w:t xml:space="preserve">hal-02191766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art pour la pédagogie : mise en théâtre de la controverse sur le mariage pour tous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fournout</w:t>
+                <w:t xml:space="preserve">A quantitative analysis of digital library user behaviours based on access logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">QQML 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191766v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour aux origines de la statistique textuelle : Benzécri et l'école française d'analyse des données</w:t>
               </w:r>
@@ -2393,165 +2393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de texte pour l’exploration du corpus des annonces de fuite d’esclaves</w:t>
+                <w:t xml:space="preserve">Les outils de textmining appliqués aux corpus du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les résistances à l’esclavage dans le monde atlantique français à l’ère des Révolutions (1750-1850)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JE Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411991v1</w:t>
+                <w:t xml:space="preserve">hal-02412019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de textmining appliqués aux corpus du Web</w:t>
+                <w:t xml:space="preserve">Fouille de texte pour l’exploration du corpus des annonces de fuite d’esclaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Usages de la lexicométrie en sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les résistances à l’esclavage dans le monde atlantique français à l’ère des Révolutions (1750-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412019v1</w:t>
+                <w:t xml:space="preserve">hal-02411991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph analysis about the rhymes in the classical French alexandrine verses</w:t>
               </w:r>
@@ -2619,77 +2619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter un film à plusieurs: retours sur une nouvelle forme d'expérience de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de l'annotation vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Télécom Paristech, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Corten-Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions. In : Questions de Pédagogies dans l'Enseignement Supérieur - Les courants de la professionnalisation : enjeux, attentes, changements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Corten-Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,347 +3154,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, Les passés dans le présent. Travaux &amp; recherches, 1 vol. (348 p. dont [14] p. de pl.), 2018, 978-2-84016-314-5</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.282, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103837v1</w:t>
+                <w:t xml:space="preserve">hal-02171045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02171045v1</w:t>
+                <w:t xml:space="preserve">hal-02298290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Laurent</w:t>
+                <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Baker</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, Les passés dans le présent. Travaux &amp; recherches, 1 vol. (348 p. dont [14] p. de pl.), 2018, 978-2-84016-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298290v1</w:t>
+                <w:t xml:space="preserve">hal-02103837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moi je lui donne 5/5 ». Paradoxes de la critique amateur en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,182 +3646,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre amateurs et institutions : comment trouver le bon équilibre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnographie d'une expérience collective d'écriture de carnets en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-493-7</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise, réactions et adaptations face à la crise Covid 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862730v1</w:t>
+                <w:t xml:space="preserve">hal-03747178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie d'une expérience collective d'écriture de carnets en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre amateurs et institutions : comment trouver le bon équilibre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Severo; Fernando Filipponi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise, réactions et adaptations face à la crise Covid 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747178v1</w:t>
+                <w:t xml:space="preserve">hal-03862730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Machine in the Garden of Meter and Rythm</w:t>
               </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la fondation nationale des sciences politiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-309, 2021</w:t>
@@ -4033,100 +4033,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la preuve et de la mémoire dans les espaces de discussion en ligne</w:t>
+                <w:t xml:space="preserve">Participation en ligne : collectif et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critiques du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-90, 2018</w:t>
+              <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103842v1</w:t>
+                <w:t xml:space="preserve">hal-02084286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place d'un dispositif méthodologique</w:t>
               </w:r>
@@ -4192,96 +4188,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation en ligne : collectif et territoire</w:t>
+                <w:t xml:space="preserve">La construction de la preuve et de la mémoire dans les espaces de discussion en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canu, Roland; Chaulet, Johann; Datchary, Caroline; Figeac, Julien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Critiques du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-90, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084286v1</w:t>
+                <w:t xml:space="preserve">hal-02103842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Memory of the First World War Using Web Archives: Web Graphs Seen from Different Angles</w:t>
               </w:r>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler aux machines, coproduire un service Intelligence artificielle et travail du client dans les services vocaux automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,103 +5030,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of usage patterns in digital library web logs using Markov modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nouvellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,355 +5170,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910087v1</w:t>
+                <w:t xml:space="preserve">halshs-02174190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02174190v1</w:t>
+                <w:t xml:space="preserve">hal-02910087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des traces d'usage de Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
+                <w:t xml:space="preserve">Vidéo-ethnographie des usages de Gallica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech; Bibliothèque nationale de France. 2017</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech; Bibliothèque nationale de France; Labex Obvil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709264v1</w:t>
+                <w:t xml:space="preserve">hal-01709210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la Grande Guerre sur le Web</w:t>
               </w:r>
@@ -5577,119 +5551,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo-ethnographie des usages de Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollet</w:t>
+                <w:t xml:space="preserve">Analyse des traces d'usage de Gallica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech; Bibliothèque nationale de France; Labex Obvil. 2017</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech; Bibliothèque nationale de France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709210v1</w:t>
+                <w:t xml:space="preserve">hal-01709264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Gallica and Data BnF logs and Modelling of Behaviour Patterns</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Moullec-Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.503" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03607172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02506409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bounie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3559477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816643504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02507316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3604924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nouvellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Akama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02084286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stirling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46344-9_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02192400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968742v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02172368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03607172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02506409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bounie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3559477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.684" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816643504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02507316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3604924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nouvellet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Akama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02084286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stirling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46344-9_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02192400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968742v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02172368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>