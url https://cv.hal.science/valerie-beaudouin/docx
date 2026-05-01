--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur l’« éthique de l’IA »</w:t>
+                <w:t xml:space="preserve">La prédiction du risque en justice pénale aux Etats-Unis : l’affaire ProPublica-Compas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Velkovska</w:t>
+                <w:t xml:space="preserve">Winston Maxwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 240 (4), pp.9-27. </w:t>
+              <w:t xml:space="preserve">, 2023, 240 (4), pp.71-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.240.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455808v1</w:t>
+                <w:t xml:space="preserve">hal-04455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales s’invitent au procès France Télécom</w:t>
+                <w:t xml:space="preserve">Enquêter sur l’« éthique de l’IA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amplitude du droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.503⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 240 (4), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458325v1</w:t>
+                <w:t xml:space="preserve">hal-04455808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédiction du risque en justice pénale aux Etats-Unis : l’affaire ProPublica-Compas</w:t>
+                <w:t xml:space="preserve">Les sciences sociales s’invitent au procès France Télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Winston Maxwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 240 (4), pp.71-109. </w:t>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-2, pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.240.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455840v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art pour apprendre : la création au service de l’enquête et réciproquement</w:t>
               </w:r>
@@ -823,564 +823,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de l'exercice critique. Une analyse comparée de la critique amateur et professionnelle sur un site Internet de cinéphiles</w:t>
+                <w:t xml:space="preserve">La commémoration de la Grande Guerre sur le Web : présence et diffusion du patrimoine numérisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reset, Dialogue on Civilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reset.684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.121.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191428v1</w:t>
+                <w:t xml:space="preserve">hal-01564322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of textual data: Benzécri and the French School of data analysis</w:t>
+                <w:t xml:space="preserve">Les formes de l'exercice critique. Une analyse comparée de la critique amateur et professionnelle sur un site Internet de cinéphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reset, Dialogue on Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reset.684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191472v1</w:t>
+                <w:t xml:space="preserve">hal-02191428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of contribution and contributors’ profiles: An automated textual analysis of amateur on line film critics</w:t>
+                <w:t xml:space="preserve">Statistical analysis of textual data: Benzécri and the French School of data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191416v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commémoration de la Grande Guerre sur le Web : présence et diffusion du patrimoine numérisé</w:t>
+                <w:t xml:space="preserve">Forms of contribution and contributors’ profiles: An automated textual analysis of amateur on line film critics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.10-17. </w:t>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (11), pp.1810-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.121.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1461444816643504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564322v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et hiérarchisation des mondes de la critique amateur cinéphile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.183.0123⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (180), pp.95-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363591v1</w:t>
+                <w:t xml:space="preserve">hal-02192416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fournout</w:t>
+                <w:t xml:space="preserve">Organisation et hiérarchisation des mondes de la critique amateur cinéphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (180), pp.95-120. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Évaluations profanes : le jugement en ligne, 183, pp.125-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.183.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192416v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires et réseau des écrivains sur le Web. Construction de la notoriété et du marché</w:t>
               </w:r>
@@ -2039,230 +2039,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art pour la pédagogie : mise en théâtre de la controverse sur le mariage pour tous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fournout</w:t>
+                <w:t xml:space="preserve">A quantitative analysis of digital library user behaviours based on access logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">QQML 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191766v1</w:t>
+                <w:t xml:space="preserve">hal-02287829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative analysis of digital library user behaviours based on access logs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+                <w:t xml:space="preserve">L’art pour la pédagogie : mise en théâtre de la controverse sur le mariage pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QQML 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287829v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour aux origines de la statistique textuelle : Benzécri et l'école française d'analyse des données</w:t>
               </w:r>
@@ -2393,165 +2393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de textmining appliqués aux corpus du Web</w:t>
+                <w:t xml:space="preserve">Fouille de texte pour l’exploration du corpus des annonces de fuite d’esclaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Usages de la lexicométrie en sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les résistances à l’esclavage dans le monde atlantique français à l’ère des Révolutions (1750-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412019v1</w:t>
+                <w:t xml:space="preserve">hal-02411991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de texte pour l’exploration du corpus des annonces de fuite d’esclaves</w:t>
+                <w:t xml:space="preserve">Les outils de textmining appliqués aux corpus du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les résistances à l’esclavage dans le monde atlantique français à l’ère des Révolutions (1750-1850)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JE Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411991v1</w:t>
+                <w:t xml:space="preserve">hal-02412019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph analysis about the rhymes in the classical French alexandrine verses</w:t>
               </w:r>
@@ -2619,77 +2619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter un film à plusieurs: retours sur une nouvelle forme d'expérience de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de l'annotation vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Télécom Paristech, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Corten-Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions. In : Questions de Pédagogies dans l'Enseignement Supérieur - Les courants de la professionnalisation : enjeux, attentes, changements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Corten-Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,347 +3154,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laurent</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, pp.282, 2018</w:t>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, Les passés dans le présent. Travaux &amp; recherches, 1 vol. (348 p. dont [14] p. de pl.), 2018, 978-2-84016-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171045v1</w:t>
+                <w:t xml:space="preserve">hal-02103837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Baker</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
+              <w:t xml:space="preserve">Presses des Mines, pp.282, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298290v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, Les passés dans le présent. Travaux &amp; recherches, 1 vol. (348 p. dont [14] p. de pl.), 2018, 978-2-84016-314-5</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103837v1</w:t>
+                <w:t xml:space="preserve">hal-02298290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moi je lui donne 5/5 ». Paradoxes de la critique amateur en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,182 +3646,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie d'une expérience collective d'écriture de carnets en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre amateurs et institutions : comment trouver le bon équilibre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Severo; Fernando Filipponi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise, réactions et adaptations face à la crise Covid 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747178v1</w:t>
+                <w:t xml:space="preserve">hal-03862730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre amateurs et institutions : comment trouver le bon équilibre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnographie d'une expérience collective d'écriture de carnets en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-493-7</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise, réactions et adaptations face à la crise Covid 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862730v1</w:t>
+                <w:t xml:space="preserve">hal-03747178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Machine in the Garden of Meter and Rythm</w:t>
               </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la fondation nationale des sciences politiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-309, 2021</w:t>
@@ -4033,182 +4033,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation en ligne : collectif et territoire</w:t>
+                <w:t xml:space="preserve">La mise en place d'un dispositif méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Beaudouin; P. Chevallier; L. Maurel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Paris Nanterre, 2018, 978-2-84016-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084286v1</w:t>
+                <w:t xml:space="preserve">hal-02172332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place d'un dispositif méthodologique</w:t>
+                <w:t xml:space="preserve">Participation en ligne : collectif et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Paris Nanterre, 2018, 978-2-84016-314-5</w:t>
+              <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172332v1</w:t>
+                <w:t xml:space="preserve">hal-02084286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la preuve et de la mémoire dans les espaces de discussion en ligne</w:t>
               </w:r>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler aux machines, coproduire un service Intelligence artificielle et travail du client dans les services vocaux automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,103 +5030,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of usage patterns in digital library web logs using Markov modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,237 +5170,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02174190v1</w:t>
+                <w:t xml:space="preserve">hal-02910087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910087v1</w:t>
+                <w:t xml:space="preserve">halshs-02174190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-ethnographie des usages de Gallica</w:t>
               </w:r>
@@ -5557,103 +5557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des traces d'usage de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Nouvellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech; Bibliothèque nationale de France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Moullec-Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03607172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02506409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bounie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3559477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.684" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816643504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02507316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3604924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nouvellet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Akama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02084286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stirling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46344-9_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02192400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968742v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02172368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.503" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03607172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02506409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bounie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3559477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816643504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02507316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3604924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nouvellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Akama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02084286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stirling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46344-9_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02192400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968742v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02172368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>