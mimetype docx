--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédiction du risque en justice pénale aux Etats-Unis : l’affaire ProPublica-Compas</w:t>
+                <w:t xml:space="preserve">Enquêter sur l’« éthique de l’IA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winston Maxwell</w:t>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 240 (4), pp.71-109. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 240 (4), pp.9-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.240.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455840v1</w:t>
+                <w:t xml:space="preserve">hal-04455808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur l’« éthique de l’IA »</w:t>
+                <w:t xml:space="preserve">Les sciences sociales s’invitent au procès France Télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.240.0009⟩</w:t>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-2, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455808v1</w:t>
+                <w:t xml:space="preserve">hal-04458325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales s’invitent au procès France Télécom</w:t>
+                <w:t xml:space="preserve">La prédiction du risque en justice pénale aux Etats-Unis : l’affaire ProPublica-Compas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Maxwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amplitude du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023-2, pp.1-40. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (4), pp.71-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.240.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458325v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art pour apprendre : la création au service de l’enquête et réciproquement</w:t>
               </w:r>
@@ -823,564 +823,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commémoration de la Grande Guerre sur le Web : présence et diffusion du patrimoine numérisé</w:t>
+                <w:t xml:space="preserve">Les formes de l'exercice critique. Une analyse comparée de la critique amateur et professionnelle sur un site Internet de cinéphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.10-17. </w:t>
+              <w:t xml:space="preserve">Reset, Dialogue on Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.121.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reset.684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564322v1</w:t>
+                <w:t xml:space="preserve">hal-02191428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de l'exercice critique. Une analyse comparée de la critique amateur et professionnelle sur un site Internet de cinéphiles</w:t>
+                <w:t xml:space="preserve">Statistical analysis of textual data: Benzécri and the French School of data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reset, Dialogue on Civilization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191428v1</w:t>
+                <w:t xml:space="preserve">hal-02191472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of textual data: Benzécri and the French School of data analysis</w:t>
+                <w:t xml:space="preserve">Forms of contribution and contributors’ profiles: An automated textual analysis of amateur on line film critics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (11), pp.1810-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1461444816643504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191472v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of contribution and contributors’ profiles: An automated textual analysis of amateur on line film critics</w:t>
+                <w:t xml:space="preserve">La commémoration de la Grande Guerre sur le Web : présence et diffusion du patrimoine numérisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (11), pp.1810-1828. </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1461444816643504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.121.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191416v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fournout</w:t>
+                <w:t xml:space="preserve">Organisation et hiérarchisation des mondes de la critique amateur cinéphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Évaluations profanes : le jugement en ligne, 183, pp.125-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.183.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192416v1</w:t>
+                <w:t xml:space="preserve">hal-01363591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et hiérarchisation des mondes de la critique amateur cinéphile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+                <w:t xml:space="preserve">De l’utopie numérique à la pratique : le cas de l’annotation collaborative de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Évaluations profanes : le jugement en ligne, 183, pp.125-159. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (180), pp.95-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.183.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0336150014012083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363591v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires et réseau des écrivains sur le Web. Construction de la notoriété et du marché</w:t>
               </w:r>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art pour la pédagogie : mise en théâtre de la controverse sur le mariage pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2393,165 +2393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de texte pour l’exploration du corpus des annonces de fuite d’esclaves</w:t>
+                <w:t xml:space="preserve">Les outils de textmining appliqués aux corpus du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les résistances à l’esclavage dans le monde atlantique français à l’ère des Révolutions (1750-1850)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JE Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411991v1</w:t>
+                <w:t xml:space="preserve">hal-02412019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de textmining appliqués aux corpus du Web</w:t>
+                <w:t xml:space="preserve">Fouille de texte pour l’exploration du corpus des annonces de fuite d’esclaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Usages de la lexicométrie en sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les résistances à l’esclavage dans le monde atlantique français à l’ère des Révolutions (1750-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412019v1</w:t>
+                <w:t xml:space="preserve">hal-02411991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph analysis about the rhymes in the classical French alexandrine verses</w:t>
               </w:r>
@@ -2619,77 +2619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter un film à plusieurs: retours sur une nouvelle forme d'expérience de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de l'annotation vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Télécom Paristech, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Corten-Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions. In : Questions de Pédagogies dans l'Enseignement Supérieur - Les courants de la professionnalisation : enjeux, attentes, changements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Corten-Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,347 +3154,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, Les passés dans le présent. Travaux &amp; recherches, 1 vol. (348 p. dont [14] p. de pl.), 2018, 978-2-84016-314-5</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.282, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103837v1</w:t>
+                <w:t xml:space="preserve">hal-02171045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02171045v1</w:t>
+                <w:t xml:space="preserve">hal-02298290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Laurent</w:t>
+                <w:t xml:space="preserve">Le web français de la Grande Guerre. Réseaux amateurs et institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Baker</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, Les passés dans le présent. Travaux &amp; recherches, 1 vol. (348 p. dont [14] p. de pl.), 2018, 978-2-84016-314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298290v1</w:t>
+                <w:t xml:space="preserve">hal-02103837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moi je lui donne 5/5 ». Paradoxes de la critique amateur en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,182 +3646,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre amateurs et institutions : comment trouver le bon équilibre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnographie d'une expérience collective d'écriture de carnets en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-493-7</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise, réactions et adaptations face à la crise Covid 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862730v1</w:t>
+                <w:t xml:space="preserve">hal-03747178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie d'une expérience collective d'écriture de carnets en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre amateurs et institutions : comment trouver le bon équilibre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Severo; Fernando Filipponi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise, réactions et adaptations face à la crise Covid 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Amateurs et institutions. Perspectives historiques, explorations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, 2022, 978-2-84016-493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747178v1</w:t>
+                <w:t xml:space="preserve">hal-03862730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Machine in the Garden of Meter and Rythm</w:t>
               </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la fondation nationale des sciences politiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-309, 2021</w:t>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler aux machines, coproduire un service Intelligence artificielle et travail du client dans les services vocaux automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5170,237 +5170,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910087v1</w:t>
+                <w:t xml:space="preserve">halshs-02174190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02174190v1</w:t>
+                <w:t xml:space="preserve">hal-02910087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-ethnographie des usages de Gallica</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Moullec-Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.503" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03607172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02506409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bounie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3559477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816643504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02507316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3604924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nouvellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Akama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02084286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stirling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46344-9_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02192400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968742v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02172368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.503" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.240.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03607172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.210.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02506409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bounie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3559477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.684" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444816643504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ferrarese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014012083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00781499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02507316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3604924" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nouvellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Akama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00741596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02191511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02084286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02103857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stirling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46344-9_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02192400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968742v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02172368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>