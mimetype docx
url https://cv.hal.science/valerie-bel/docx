--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2427,516 +2427,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion – Bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tranoy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.345-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3378⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911025v1</w:t>
+                <w:t xml:space="preserve">hal-01911004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion – Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Tranoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.345-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911004v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre IV – Structures secondaires et structures accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tranoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.253-310. </w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.175-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911022v1</w:t>
+                <w:t xml:space="preserve">hal-01911016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre IV – Structures secondaires et structures accessoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tranoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.175-251. </w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.253-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911016v1</w:t>
+                <w:t xml:space="preserve">hal-01911022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur les nécropoles romaines de la Gaule Narbonnaise</w:t>
               </w:r>
@@ -3240,51 +3240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique de la tombe 72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tranoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Découverte de la tombe d'un oculiste à Lyon (fin du II</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
@@ -5358,225 +5358,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t>
+                <w:t xml:space="preserve">L'ensemble funéraire des Cresses Basses à Montblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.31-34, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095495v1</w:t>
+                <w:t xml:space="preserve">hal-05095336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ensemble funéraire des Cresses Basses à Montblanc</w:t>
+                <w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.31-34, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095336v1</w:t>
+                <w:t xml:space="preserve">hal-05095495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations générales sur les pratiques de dépôt de mobilier</w:t>
               </w:r>
@@ -6964,212 +6964,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires entre Antiquité romaine et Moyen Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Diane Disseaux, Benoît Ode, Christophe Gilabert, Jean-Yves Breuil. </w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulez, y a tout à voir ! : Archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Snoeck, 2017, pp.62-63, 2017</w:t>
+              <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059072v1</w:t>
+                <w:t xml:space="preserve">halshs-01739897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ensembles funéraires entre Antiquité romaine et Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Disseaux, Benoît Ode, Christophe Gilabert, Jean-Yves Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
+              <w:t xml:space="preserve">Circulez, y a tout à voir ! : Archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Snoeck, 2017, pp.62-63, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739897v1</w:t>
+                <w:t xml:space="preserve">hal-02059072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages de pratiques rituelles au sein de l’habitat de la Cougourlude (Lattes, Hérault)</w:t>
               </w:r>
@@ -7597,308 +7597,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ensemble funéraire protohistorique de la « Zac Mermoz » à Castelnau-le-Lez, Hérault (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
+              <w:t xml:space="preserve">, pp.291-296, 2011, 978-2-84867-314-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03969285v1</w:t>
+                <w:t xml:space="preserve">halshs-03969188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ensemble funéraire protohistorique de la « Zac Mermoz » à Castelnau-le-Lez, Hérault (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles av. J.-C.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.291-296, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03969188v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'espace funéraire, statut de la tombe et des restes humains au Haut-Empire. À propos de quelques découvertes récentes en Narbonnaise.</w:t>
               </w:r>
@@ -10346,51 +10346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13115,51 +13115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac Borie/Jean Mermoz à Castelnau-le-Lez (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13214,237 +13214,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un secteur à vocation funéraire du début de l'âge du Fer</w:t>
+                <w:t xml:space="preserve">Christol, Pôle Santé à Carcassonne (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, pp.24-37</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078002v1</w:t>
+                <w:t xml:space="preserve">hal-03077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christol, Pôle Santé à Carcassonne (Aude)</w:t>
+                <w:t xml:space="preserve">Un secteur à vocation funéraire du début de l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, pp.24-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Wuscher</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03077923v1</w:t>
+                <w:t xml:space="preserve">hal-03078002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13520,51 +13520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14491D45"/>
+    <w:nsid w:val="0C204CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13751,51 +13751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056913508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5670" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3378" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georjon Cathy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00507054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002455v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plassot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Gaudelet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056913508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5670" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georjon Cathy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00507054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7202" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002455v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plassot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Gaudelet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078002v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>