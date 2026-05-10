--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -692,325 +692,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03663906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles inscriptions de la nécropole de la Robine à Narbonne</w:t>
+                <w:t xml:space="preserve">Le vin dans les pratiques funéraires : Enquête pluridisciplinaire sur des ensembles de la Celtique méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Luisa Bonsangue</w:t>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guillaume</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.5335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227460v1</w:t>
+                <w:t xml:space="preserve">hal-02944305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin dans les pratiques funéraires : Enquête pluridisciplinaire sur des ensembles de la Celtique méditerranéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+                <w:t xml:space="preserve">Nouvelles inscriptions de la nécropole de la Robine à Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luisa Bonsangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 | 2019, pp.149-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944305v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille expérimentale d’une amphore gréco-italique ayant servi d’ossuaire : l’exemple de la tombe SP42019 de Vergèze/Saint-Pastour (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1055,913 +1055,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallo-Roman Nîmes (Southern France) : A case study on firewood supplies for urban and proto-urban centres (1st B.C.-3rd A.D.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Anthracology: Local to Global Significance of Charcoal Science Part II, 458, pp.103-112. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059112v1</w:t>
+                <w:t xml:space="preserve">hal-01873539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallo-Roman Nîmes (Southern France) : A case study on firewood supplies for urban and proto-urban centres (1st B.C.-3rd A.D.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bel</w:t>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Anthracology: Local to Global Significance of Charcoal Science Part II, 458, pp.103-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873539v1</w:t>
+                <w:t xml:space="preserve">hal-02059112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble funéraire de Vergèze/Saint-Pastour (Gard) (III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires Ve - IVe s. de Saint-Pierre à Lattes (34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de trois ombrelles antiques en contexte funéraire dans la vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.181-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.2015.1914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au tournant des IIIe et IIe siècles av. J.-C. : une tombe singulière à Ensérune (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Varia, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dam.2592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au tournant des IIIe et IIe siècles av. J.-C. : une tombe singulière à Ensérune (Nissan-Lez-Ensérune, Hérault).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.193-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.6682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01987744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de deux nouvelles tombes du Haut-Empire dans le quartier Hoche-Sernam à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1970,1373 +1982,1373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.221-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00861469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations on the nature and origin of wood-fuel from gallo-roman cremations, in the Languedoc region (southern France). Réflexions sur la nature et l'origine des bois utilisées dans la crémation gallo-romaine, en Languedoc (Sud de la France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (21), pp.325-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.5670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Conclusion – Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Richier</w:t>
+                <w:t xml:space="preserve">Laurence Tranoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.345-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911009v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911007v1</w:t>
+                <w:t xml:space="preserve">hal-01911004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911004v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion – Bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.345-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3378⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911025v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV – Structures secondaires et structures accessoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.175-251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tranoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.253-310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur les nécropoles romaines de la Gaule Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 330, pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du territoire autour de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : quelques aspects mis en lumière par les fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine, 65, pp.23-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.2008.3329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes de la romanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique de la tombe 72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tranoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Découverte de la tombe d'un oculiste à Lyon (fin du II</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> s. après J.-C.) : instruments et coffret avec collyres, 47, pp.217-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1990.3164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3346,799 +3358,799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bui Thi Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association de la Revue archéologique de Narbonnaise, 448 p., 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Lagarel (Saint-André-de-Sangonis, Hérault) : Pratiques funéraires et approche anthropologique (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’Association de la Revue archéologique de Narbonnaise, 303 p., 2022, 52e supplément de la Revue Archéologique de Narbonnaise, 979-10-92655-16-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mas de Vignoles IX (Languedoc-Roussillon, Gard, Nîmes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive ; 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/W74Y-WF38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire et atelier de potier, IIe s. av. J.-C. – IVe s. (Hérault, Magalas, Les Terrasses de Montfo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (452 p.), 2019, Documents d’archéologie préventive 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/b8ey-kq37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation de l'âge du Bronze ancien, ensemble funéraire protohistorique, occupation agricole antique (Languedoc-Roussillon, Gard, Ligne Grande Vitesse, Contournement de Nîmes-Montpellier, Saint-Gervasy, Aubrespin, secteur 25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (243 p.), 2019, Documents d’archéologie préventive 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/6fzt-vh18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux ensembles funéraires d'époque romaine. Avenue Jean-Jaures à Nimes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4147,839 +4159,839 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Conterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016 (46), pp.430, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des villes de Gaule méridionale, 3, Saint-Paul-Trois-Châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Association de la Revue archéologique de Narbonnaise, 211 p., 2009, Revue Archéologique de Narbonnaise, supplément 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'Âge du Fer et du début de l'époque romaine à Nîmes (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographies d'Archéologie Méditerranéenne, Éric Gailledrat</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire du geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Célié; Dominique Darde. 103 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du Néolithique et les débuts de la métallurgie en Languedoc central. Les habitats de la colline du Puech Haut à Paulhan, Hérault Recherches en Archéologie Préventive, 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georjon Cathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Anthropologie- EHESS, Institut National de Recherches Archéologiques Préventives (INRAP). L'association Archives d'Écologie Préhistorique, 665 p., 2005, 2-9524285-2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Etablissement rural antique de Soumaltre (Aspiran, Hérault) : ferme, auberge, nécropole et atelier de potier en bordure de la voie Cessero-Condatomagus, Ier-IIe s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Monique Mergoil, 388 p., 2004, Archéologie et histoire romaine, 13, Christophe Pellecuer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00507054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement rural antique de Soumaltre à Aspiran (Hérault), Ferme, auberge, nécropole en bordure de la voie Cessero-Condatomagus (Ier-IIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thernot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Monique Mergoil, 388 p., 2004, Archéologie et Histoire Romaine, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires du Haut-Empire dans le Midi de la Gaule. La nécropole du Valladas à Saint-Paul-Trois-Châteaux (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">539 p., 2002, Monographies d’Archéologie Méditerranéenne ; 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4989,1143 +5001,1143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices des sites publiés intégrés au corpus</w:t>
+                <w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gleize</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.35-40, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095343v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Peyre Plantade à Clermont-l'Hérault</w:t>
+                <w:t xml:space="preserve">L'ensemble funéraire des Cresses Basses à Montblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.21-23, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.31-34, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095118v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t>
+                <w:t xml:space="preserve">Notices des sites publiés intégrés au corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.35-40, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095562v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses : pratiques funéraires, pratiques sociales dans les campagnes du Languedoc central</w:t>
+                <w:t xml:space="preserve">Le site de Peyre Plantade à Clermont-l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.191-202, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.21-23, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095478v1</w:t>
+                <w:t xml:space="preserve">hal-05095118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ensemble funéraire des Cresses Basses à Montblanc</w:t>
+                <w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire des Cresses Basses à Montblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.31-34, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.313-420, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095336v1</w:t>
+                <w:t xml:space="preserve">hal-05095562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe-bûcher 3060 de Peyre Plantade à Clermont-l'Hérault</w:t>
+                <w:t xml:space="preserve">Synthèses : pratiques funéraires, pratiques sociales dans les campagnes du Languedoc central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.205-237, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
+              <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.191-202, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095495v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations générales sur les pratiques de dépôt de mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.175-189, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus documentaire de l'ensemble funéraire du Renaussas à Valros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.239-311, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ensemble funéraire du Renaussas à Valros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.25-29, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures et les pratiques funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.97-151, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation et le recrutement des espaces funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.67-96, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implantation des tombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Yves Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques funéraires et société au Haut-Empire dans les campagnes du Languedoc central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de la Revue archéologique de Narbonnaise, pp.43-66, 2024, Revue Archéologique de Narbonnaise, supplément 55, 979-10-92655-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier funéraire antique de la Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6180,2911 +6192,2911 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narbonne, histoire sociale d’une capitale romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, p. 261-272, 2024, 978-2-271-14949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombes gauloises au bord de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l’archéologie perçoit les identités celtiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 80-82, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Gaule Narbonnaise du Ier siècle av. J.-C. au IIIe siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna, Sandrine Huber, William Van Andringa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Méditerranée antique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46-2018, Centre d'Etudes Alexandrines, USR 3134 du CNRS, pp.449-485, 2018, Etudes Alexandrines, 978-2-490128-02-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
+                <w:t xml:space="preserve">L’ensemble funéraire gaulois du site de Saint-Pastour à Vergèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
+              <w:t xml:space="preserve">, Snoek, pp.44-46, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739891v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ensemble funéraire gaulois du site de Saint-Pastour à Vergèze</w:t>
+                <w:t xml:space="preserve">Des analyses de chimie organique à la recherche du contenu des récipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoek, pp.44-46, 2017</w:t>
+              <w:t xml:space="preserve">, Snoek, pp.48-49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739885v1</w:t>
+                <w:t xml:space="preserve">halshs-01739891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe funéraire du Site de Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! : archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018] / sous la direction de Diane Dusseaux, Benoît Ode, Christophe Gilabert et Jean-Yves Breuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6161-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle Rencontre autour du feu : pourquoi et quels apports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches de l’archéologie funéraire. Actes de la VIe Rencontre du Groupe d’anthropologie et d’archéologie funéraire, 4-5 avril 2014, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Gaaf, pp.15-24, 2017, Publication du GAAF, 9781234567897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Époque romaine : les apports des découvertes funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dusseaux; B. Ode; C. Gilabert; J.-Y. Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! Archéologie des grands travaux entre Nîmes et Montpellier. Catalogue d’exposition, site archéologique Lattara – Musée Henri Prades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.60-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires entre Antiquité romaine et Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Disseaux, Benoît Ode, Christophe Gilabert, Jean-Yves Breuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! : Archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Snoeck, 2017, pp.62-63, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages de pratiques rituelles au sein de l’habitat de la Cougourlude (Lattes, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire-Anne de Chazelle; Martine Schwaller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série n° 7, pp.637-675, 2016, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02059239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie funéraire antique de Nîmes, La place des morts dans l’espace périurbain (Ier s. av. n. è.-IIIe s. de n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Ménard et Rosa Plana-Mallart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces urbains et périurbains dans le monde méditerranéen antique. Actes de la Journée d’étude organisée par la MSH de Montpellier, le 2 décembre 2011 à Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, PULM, pp.143-158, 2015, Collection "Mondes anciens", 978-2-36781-168-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin dans les pratiques funéraires du Midi de la Gaule aux IIe-Ier s. av. J.-C. : l'exemple de la tombe du Mas Vigier à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires des vins romains en Gaule, IIIe-Ier siècles avant J.-C. Confrontation de faciès (F. Olmer éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 535-563, 2013, Monographies d'Archéologie Méditerranéenne ; hors-série n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires dans la Province de Transalpine aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-325, 2011, 978-2-84867-314-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ensemble funéraire protohistorique de la « Zac Mermoz » à Castelnau-le-Lez, Hérault (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-296, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.7202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-333, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'espace funéraire, statut de la tombe et des restes humains au Haut-Empire. À propos de quelques découvertes récentes en Narbonnaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christa Ebnöther et Regula Schatzmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oleum non perdidit. Festschrift für Stefanie Martin-Kilcher zu ihrem 65. Geburtstag.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archäologie Schweiz, p. 215-224, 2010, Antiqua 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des pratiques funéraires à Nîmes entre le IIe siècle av. J.-C. et le IIIe siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Scheid, Jörg Rüpke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bestattungsrituale und Totenkult in der römischen Kaisezeit, Rites funéraires et culte des morts aux temps impériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag Stuttgart, pp.93-112, 2010, Postsdamer Altertumswissenschaftliche Beiträge, Band 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Céreirède, tombe aristocratique du début du Ier siècle avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pernet, Michel Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets racontent Lattara. Exposition Musée archéologique Henri Prades, Lattes, 16 octobre 2010-30 avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, Paris, pp.60-61, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tombe du VIe siècle avant notre ère à la Céreirède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pernet, Michel Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets racontent Lattara. Exposition Musée archéologique Henri Prades, Lattes, 16 octobre 2010-30 avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, Paris, pp.18-19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole antique de Negabous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Porra-Kuteni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vases pour l'éternité. La nécropole de Negabous et la Protohistoire du Roussillon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Général des Pyrénées Orientales, p. 105-113, 2010, Pôle Archéologique Départemental</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de l'archéo-anthropologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Goudineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rites funéraires à Lugdunum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, p. 205-227, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bûchers en fosses et tombes bûcher, problématiques et méthodes de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Scheid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une archéologie du rite, Nouvelles perspectives de l'archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 407, pp.233-247, 2008, Collection de l'École Française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes du Cadereau. Immeuble « Jean-Lasserre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bel; Sébastien Barberan; Nathalie Chardenon; Vianney Forest; Isabelle Rodet-Belarbi; Laurent Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l’Âge du Fer et du début de l’époque romaine à Nîmes (Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAL, pp.45-50, 2008, Monographies d’Archéologie Méditerranéenne (24), 9782912369161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du territoire autour de Lattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Janin; Michel Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, CNRS, pp.23-44, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux stratifiés du Néolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Georjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault). Construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2007, Lattara</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur une ville et sa proche campagne dans l’Antiquité : le cas de Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et paysages de l'âge du Fer au Moyen Âge : mélanges offerts à Philippe Leveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, pp.19-44, 2005, 9782910023652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépotoirs domestiques et déchets artisanaux : l'exemple de Nîmes (Gard) au Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascale Ballet, Pierre Cordier, Nadine Dieudonné-Glad (dir.) - La ville et ses déchets dans le monde romain : rebuts et recyclages. Actes du Colloque de Poitiers (19-21 septembre 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Monique Mergoil, p. 121-131, 2003, Archéologie et Histoire Romaine ; 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9094,1582 +9106,1582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace funéraire protohistorique de Saint Pierre : Quel marqueur dans le paysage de Lattes, (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour du paysage funéraire de la Préhistoire à l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05007002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur les analyses carpologiques et anthracologiques en contexte de crémation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAAF - Rencontres autour de la crémation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation des tombes dans les campagnes du Languedoc central (Ier-IIIe s. ap. J.-C.) : l'apport des fouilles préventives sur le tracé de l'autoroute A75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Circa Villam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Banyoles, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des modalités de dépôts de vases en terre cuite et en verre dans les inhumations de la cité de Nîmes (Ier-début Ve s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Etude de la Céramique Antique en Gaule, May 2016, Autun, France. pp.71-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses chimiques organiques : une nouvelle piste d’étude des pratiques funéraires. SFECAG, Actes du Congrès d’Autun, 2016, p. 27-36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts de mobilier dans les tombes d'enfants et d'adolescents en Gaule Narbonnaise au Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aix-en-Provence, France. p. 193-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage périurbain à Nîmes (Gard, France) de la Protohistoire au Haut-Empire (VIe av. n. è.- IIe s. de n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage périurbain pendant la Protohistoire et l'Antiquité en Méditerranée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catalan d’Archéologie Classique, May 2009, Tarragone, Espagne. pp.287-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires dans la province de Gaule Transalpine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements sociaux et culturels aux IIe-Ier s. av. J.-C. : les tombes dans l'espace rural autour de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
+              <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization. Epoca de canvis. Als inicis de la romanitzacio.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Girona, Espagne. p. 161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740638v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociaux et culturels aux IIe-Ier s. av. J.-C. : les tombes dans l'espace rural autour de Nîmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur la nature et l'origine des bois utilisés dans la crémation gallo-romaine, en Languedoc (Sud de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization. Epoca de canvis. Als inicis de la romanitzacio.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Girona, Espagne. p. 161-172</w:t>
+              <w:t xml:space="preserve">Colloque international Q6 Biodiversité au Quaternaire : climats, environnements et peuplements organisé par l'AFEQ et l'UMR Archéologie des Sociétés Méditerranéennes, Montpellier, 26-28 Février 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. pp.325-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740695v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la nature et l'origine des bois utilisés dans la crémation gallo-romaine, en Languedoc (Sud de la France)</w:t>
+                <w:t xml:space="preserve">Les pratiques funéraires dans la province de Gaule Transalpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fabre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Q6 Biodiversité au Quaternaire : climats, environnements et peuplements organisé par l'AFEQ et l'UMR Archéologie des Sociétés Méditerranéennes, Montpellier, 26-28 Février 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France. pp.325-331</w:t>
+              <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068472v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enclos funéraire de la Céreirède à Lattes (Hérault) : un ensemble aristocratique de la fin du IIe et du Ier s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Caen, France. p. 311-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des pratiques funéraires à Nîmes entre le IIe siècle av. J.-C. et le IIIe siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bestattungsrituale und totenkult in der römischen kaiserzeit. Rites funéraires et culte des morts aux temps impériales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Stuttgart, Allemagne. p. 93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ensemble funéraire protohistorique de la &amp;quot; ZAC Mermoz &amp;quot; à Castelnau-le-Lez, Hérault (VIe - IVe s av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Caen, France. pp.311-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et organisation des terroirs protohistoriques de Nîmes, Gard (de la fin du VIe au Ier s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats et paysages ruraux en Gaule et regards sur d'autres régions du monde celtique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Chauvigny, France. p. 153-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhumation and cremation in Roman Gaul : continuity or discontinuity of the burial practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Deberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : A. Faber (dir.), P. Fasold (dir.), M. Struck (dir.), M. Witteyer (dir.), Körpergräber des 1.–3. Jahrhunderts in der Römischen Welt. Colloque de Franckfort, 19-20 novembre 2004, Schriften des Archäologischen Museums Frankfurt, 21, Franckfort, 2007, p. 305-321.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10679,244 +10691,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires à Nîmes aux Ier s. et IIe s. ap. J.-C. In : CÉLIÉ (M.) dir., DARDE (D.) dir. — Mémoire du geste. Les pratiques funéraires à Nîmes du Néolithique à l’époque romaine. Nîmes : Bulletin de l'Ecole Antique de Nîmes, 27, catalogue d’exposition du Musée archéologique de Nîmes, 2007, p. 70-91.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires à Nîmes aux IIe et Ier s. av. J.-C. In : CÉLIÉ (M.) dir., DARDE (D.) dir. — Mémoire du geste. Les pratiques funéraires à Nîmes du Néolithique à l’époque romaine. Nîmes : Bulletin de l'Ecole Antique de Nîmes, 27, catalogue d’exposition du Musée archéologique de Nîmes, 2007, p. 44-69.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10926,409 +10938,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnac (34), Les Allées de Laval - Obanis. Un chemin antique dans la vallée de l’Hérault. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04822710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narbonne (11), ZAC des Berges de la Robine : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022, 11 vol. (237 p, 519 p., 499 p., 38 p., 727 p., 1085 p., 1084 p., 510 p., 724 p., 758 p., 1012 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Castelle et Fromigue. Voies et espaces funéraires gallo-romains dans le territoire rural de Lattara. Occitanie, Hérault (34). Ligne à Grande Vitesse. Contournement de Nîmes et Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11367,623 +11379,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Saint-Pierre Sud. Un ensemble funéraire protohistorique au sein de la campagne lattoise. Occitanie, Hérault (34). Ligne Grande Vitesse, Contournement de Nîmes et Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Méditerranée. 2017, 3 vol. (195p. ; 279p. ; 204p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les sites du Mas de Roux : les équipements routiers et les installations artisanales aux abords de la voie Domitienne (IIe/Ier s. av. J.-C. - IVe s. ap. J.-C.) : les sites des Lignères (Baillargues, 34), du Roux/Moulinas (Castries et Saint-Brès, 34), et du Moulin du Roux (Saint-Brès, 34) : Baillargues, Castries, Saint-Brès : Languedoc-Roussillon, Hérault : Déplacement de l'autoroute A9 à hauteur de Montpellier : secteur 7 : rapport de fouille. tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 279 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pascal</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04124896v1</w:t>
+                <w:t xml:space="preserve">hal-04124898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites du Mas de Roux : les équipements routiers et les installations artisanales aux abords de la voie Domitienne (IIe/Ier s. av. J.-C. - IVe s. ap. J.-C.) : les sites des Lignères (Baillargues, 34), du Roux/Moulinas (Castries et Saint-Brès, 34), et du Moulin du Roux (Saint-Brès, 34) : Baillargues, Castries, Saint-Brès : Languedoc-Roussillon, Hérault : Déplacement de l'autoroute A9 à hauteur de Montpellier : secteur 7 : rapport de fouille. tome II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Mudaison, Les Aubettes : un établissement viticole antique - Occitanie, Hérault - ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 8, 3 Vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 279 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2016, 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124898v1</w:t>
+                <w:t xml:space="preserve">hal-04124896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclos funéraire protohistorique, évolution d'un réseau parcellaire fossoyé de l’époque romaine à l’époque contemporaine : Lattes, Saint-Pierre nord, Languedoc-Roussillon, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11992,439 +12004,439 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village du premier âge du Fer et zones funéraires romaines : Lattes, la Cougourlude et Mas de Causses 2 : Languedoc-Roussillon, Hérault. Rapport de fouille. Nîmes : Inrap MED, 2014, - 8 vol. (584 p., 342 p.) : ill. en coul., cartes, plans, couv. ill. ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations humaines pré et protohistoriques et le développement d’un établissement agricole et d’un espace funéraire antiques en bordure de voie. Autoroute A75 - Section Béziers - Pézenas Hérault, Montblanc. Les Cresses Basses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations agricoles et espace funéraire autour d'un carrefour de voies. Autoroute A75 - Section Béziers - Pézenas Hérault, Montblanc et Valros. Renaussas et Champ Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations d’un espace rural antique dans le territoire de la cité de Béziers. Autoroute A75, section Béziers-Pézenas. Hérault, Montblanc et Valros. Aire de Repos de Valros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12437,580 +12449,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac du Mas des Abeilles II-6, lot 19, à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction Régionale des Affaires Culturelles Languedoc-Roussillon. 2009, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures du Mas neuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction Régionale des Affaires Culturelles Languedoc-Roussillon. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du Chapître et ses abords à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, 797 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métairie de Monquiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations funéraires du Lagarel durant l'Antiquité et le haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">78, avenue Jean-Jaurès à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13019,440 +13031,440 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conterion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, 239 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac Borie/Jean Mermoz à Castelnau-le-Lez (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Gaudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christol, Pôle Santé à Carcassonne (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chr. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur à vocation funéraire du début de l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, pp.24-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13520,51 +13532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C204CFD"/>
+    <w:nsid w:val="28F26ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13751,51 +13763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056913508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5670" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georjon Cathy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00507054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7202" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002455v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plassot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Gaudelet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078002v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056913508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.241.0140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Bonsangue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK81VHTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1914" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5670" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.3164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04881709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/6fzt-vh18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089625v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georjon Cathy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00507054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095524v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05095387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7202" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7262" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059191v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007002v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739470v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123369v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grancha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002412v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124896v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060905v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002487v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plassot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conterion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077922v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Gaudelet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>