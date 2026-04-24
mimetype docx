--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -756,571 +756,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle architecture intégrant les données lexicales générales, terminologiques et « situées » : Pivax-3</w:t>
+                <w:t xml:space="preserve">Un outil de segmentation de courriels imbriqués en courriels individuels et en phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Zhang</w:t>
+                <w:t xml:space="preserve">Ruslan Kalitvianski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications TOTh 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
+              <w:t xml:space="preserve">FDC@EGC-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712276v1</w:t>
+                <w:t xml:space="preserve">hal-02056216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Lex:M : gestion de lexiques pour environnements d’apprentissage en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle architecture intégrant les données lexicales générales, terminologiques et « situées » : Pivax-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e rencontres du Pôle Grenoble Cognition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications TOTh 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586272v1</w:t>
+                <w:t xml:space="preserve">hal-01712276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge du lexique pour l'apprentissage sur plateforme en ligne : scénarios d'utilisation et prises en compte des spécificités du mandarin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Lex:M : gestion de lexiques pour environnements d’apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Eggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études internationales AREC 2017 — Le lexique du chinois contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">8e rencontres du Pôle Grenoble Cognition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586277v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de segmentation de courriels imbriqués en courriels individuels et en phrases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruslan Kalitvianski</w:t>
+                <w:t xml:space="preserve">La prise en charge du lexique pour l'apprentissage sur plateforme en ligne : scénarios d'utilisation et prises en compte des spécificités du mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Boitet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Eggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille des Données Complexes @ EGC-2017 (Extraction et Gestion des Connaissances)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études internationales AREC 2017 — Le lexique du chinois contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430805v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de segmentation de courriels imbriqués en courriels individuels et en phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Kalitvianski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDC@EGC-2017</w:t>
+              <w:t xml:space="preserve">Atelier Fouille des Données Complexes @ EGC-2017 (Extraction et Gestion des Connaissances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056216v1</w:t>
+                <w:t xml:space="preserve">hal-01430805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un corpus parallèle français-comorien en utilisant de la TA français-swahili</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aligned French-Chinese corpus of 10K segments from university educational material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Kalitvianski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,64 +1561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1751,51 +1751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Access to Educational Material through Contributive Post-editing of MT Pretranslations by Foreign Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Kalitvianski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Access to Educational Material Through Contributive Post-editing of MT Pre-translations by Foreign Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Kalitvianski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibiki-LINKS: a Tool between Traditional Dictionaries and Lexical Networks for Modelling Lexical Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,243 +2587,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of MT with the Web (invited paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Seligman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajeSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Machine Translation, Twenty Five years on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cranfield, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959200v1</w:t>
+                <w:t xml:space="preserve">hal-00959252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of MT with the Web (invited paper)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Seligman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation, Twenty Five years on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cranfield, United Kingdom. 13 p</w:t>
+              <w:t xml:space="preserve">MajeSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959252v1</w:t>
+                <w:t xml:space="preserve">hal-00959200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solution for in Context and Collaborative Localization of most Commercial and Free Software</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A7E018F"/>
+    <w:nsid w:val="B6BD83EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Abdellaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kalitvianski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Abdourahamane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Phap Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Seligman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Abdellaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kalitvianski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Abdourahamane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Phap Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Seligman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>