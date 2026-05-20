--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -2587,243 +2587,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of MT with the Web (invited paper)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Seligman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation, Twenty Five years on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cranfield, United Kingdom. 13 p</w:t>
+              <w:t xml:space="preserve">MajeSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959252v1</w:t>
+                <w:t xml:space="preserve">hal-00959200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of MT with the Web (invited paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Seligman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajeSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Machine Translation, Twenty Five years on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cranfield, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959200v1</w:t>
+                <w:t xml:space="preserve">hal-00959252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solution for in Context and Collaborative Localization of most Commercial and Free Software</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6BD83EA"/>
+    <w:nsid w:val="25639C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Abdellaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kalitvianski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Abdourahamane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Phap Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Seligman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;chet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Abdellaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kalitvianski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Abdourahamane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01430841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Phap Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Seligman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>