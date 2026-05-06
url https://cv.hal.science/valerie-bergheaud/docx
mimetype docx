--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -512,624 +512,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental availability of sulfamethoxazole and its acetylated metabolite added to soils via sludge compost or bovine manure</w:t>
+                <w:t xml:space="preserve">Fate of 14C-acetyl sulfamethoxazole during the activated sludge process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Goulas</w:t>
+                <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+                <w:t xml:space="preserve">Yujia Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Brimo</w:t>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 651 (1), pp.506-515. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.9832-9841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04360-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873084v1</w:t>
+                <w:t xml:space="preserve">hal-02100437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of 14C-acetyl sulfamethoxazole during the activated sludge process</w:t>
+                <w:t xml:space="preserve">Environmental availability of sulfamethoxazole and its acetylated metabolite added to soils via sludge compost or bovine manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunnu Geng</w:t>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujia Zhuang</w:t>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.9832-9841. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.506-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04360-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100437v1</w:t>
+                <w:t xml:space="preserve">hal-01873084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sludge treatments on the extractability and fate of acetyl sulfamethoxazole residues in amended soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chunnu Geng</w:t>
+                <w:t xml:space="preserve">Behaviour of S-metolachlor and its oxanilic and ethanesulfonic acids metabolites under fresh vs . partially decomposed cover crop mulches: A laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassigneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dumeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 631-632, pp.1515-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663293v1</w:t>
+                <w:t xml:space="preserve">hal-01753941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of S-metolachlor and its oxanilic and ethanesulfonic acids metabolites under fresh vs . partially decomposed cover crop mulches: A laboratory study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Nobile</w:t>
+                <w:t xml:space="preserve">Impact of sludge treatments on the extractability and fate of acetyl sulfamethoxazole residues in amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Dumeny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 631-632, pp.1515-1524. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.828-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753941v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new extraction method to assess the environmental availability of ciprofloxacin in agricultural soils amended with exogenous organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1180,103 +1180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of liming and drying municipal sewage sludge on the amount and availability of 14C-acetyl sulfamethoxazole and 14C-acetaminophen residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (1), pp.156-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,77 +1323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of glyphosate and degradates in cover crop residues and underlying soil: A laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1730,363 +1730,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs sorption and desorption on soil influenced by pine needle litter-derived dissolved organic matter</w:t>
+                <w:t xml:space="preserve">Modelling the impacts of maize decomposition on glyphosate dynamics in mulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiu-Hong Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">S. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Zhong Wang</w:t>
+                <w:t xml:space="preserve">F. Chabauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiong-Fei Huang</w:t>
+                <w:t xml:space="preserve">C. Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (5), pp.575-584. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), pp.231--247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1002-0160(14)60043-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192495v1</w:t>
+                <w:t xml:space="preserve">hal-01557712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impacts of maize decomposition on glyphosate dynamics in mulch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAHs sorption and desorption on soil influenced by pine needle litter-derived dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chabauty</w:t>
+                <w:t xml:space="preserve">Xiu-Hong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Geng</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong-Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12126⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1002-0160(14)60043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01557712v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of C-14-organic pollutant residues in composted sludge after application to soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and mineralisation of S-metolachlor in soils from fields cultivated with different conservation tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Bolognési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of retention process of isoxaflutole and its diketonitrile metabolite in soil under conventional and conservation tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88, pp.1043-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2560,427 +2560,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxiconazole degradation from artificial wetland and forest buffer substrates under flooded conditions</w:t>
+                <w:t xml:space="preserve">Pedotransfer functions for isoproturon sorption on soils and vadose zone materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Passeport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Jullien J. Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (10), pp.1309-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.08.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003237v1</w:t>
+                <w:t xml:space="preserve">hal-01004058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected pesticides adsorption and desorption in substrates from artificial wetland and forest buffer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Epoxiconazole degradation from artificial wetland and forest buffer substrates under flooded conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.554⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 173 (3), pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000522v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedotransfer functions for isoproturon sorption on soils and vadose zone materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jullien J. Moeys</w:t>
+                <w:t xml:space="preserve">Selected pesticides adsorption and desorption in substrates from artificial wetland and forest buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (10), pp.1309-1319. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7), pp.1669-1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.2187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004058v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of estrogens in sewage sludge and their fate during plant-scale anaerobic digestion</w:t>
               </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and water pressure head effects on the degradation of the diketonitrile metabolite of isoxaflutole in a loamy soil under two tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding capacities of different soil size fractions in the formation of herbicide-bound residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding capacities of different soil size fractions in the formation of herbicide-bound residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
                 <w:t xml:space="preserve">Stable carbon isotope evidence for the microbial origin of C14-C18 n-alkanoic acids in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berthier</w:t>
+                <w:t xml:space="preserve">Gersende Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3767,118 +3767,127 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 23 (9), pp.849-852</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 23 (9), pp.849-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0146-6380(95)80006-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701398v1</w:t>
+                <w:t xml:space="preserve">hal-00192937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable carbon isotope evidence for the microbial origin of C14-C18 n-alkanoic acids in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gersende Berthier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3892,78 +3901,69 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 23 (9), pp.849-852. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 23 (9), pp.849-852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192937v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des matières organiques des sols aux changements atmosphériques globaux. III. Thermodépendance de la minéralisation de fractions de matière organique de biodégradabilité différente</w:t>
               </w:r>
@@ -4089,90 +4089,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the environmental availability of sulfamethoxazole and its acetylated metabolite in agricultural soils amended with compost and manure: an experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4333,359 +4333,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Cassigneul</w:t>
+                <w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Etievant</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192529v1</w:t>
+                <w:t xml:space="preserve">hal-01192530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cassigneul</w:t>
+                <w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Hatier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192530v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption et minéralisation du S-métolachlore (herbicide) en techniques de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.98-99</w:t>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4958,472 +4958,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
+                <w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191943v1</w:t>
+                <w:t xml:space="preserve">hal-01191926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t>
+                <w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934050v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191926v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t>
+                <w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934026v1</w:t>
+                <w:t xml:space="preserve">hal-03934050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d’adsorption et de dégradation vis-à-vis de l’isoproturon des horizons de surface et de subsurface d’une parcelle agricole hétérogène de la Beauce.</w:t>
               </w:r>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5517,51 +5517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des matières organiques de différentes fractions granulométriques de sol dans la stabilisation de résidus de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,253 +5619,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations avec leur degré d'humification de l'effet de l'addition de matières organiques sur la dégradation de l'atrazine dans un sol.</w:t>
+                <w:t xml:space="preserve">Variations avec leur degré d'humification de l'effet de l'addition de matières organiques sur la dégradation de l'atrazine dans un sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+              <w:t xml:space="preserve">5. Journées nationales de l'étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767036v1</w:t>
+                <w:t xml:space="preserve">hal-02767208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of herbicides mineralization in soil by addition of organic matter.</w:t>
+                <w:t xml:space="preserve">Effect of organic matter addition to soil on the microbial degradation of atrazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium ISMOM 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. International symposium on environmental aspects of pesticide microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767396v1</w:t>
+                <w:t xml:space="preserve">hal-02765423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nature des matières organiques sur des modifications de la rétention de polluants organiques et de leur disponibilité dans un sol limono-argileux.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Variations avec leur degré d'humification de l'effet de l'addition de matières organiques sur la dégradation de l'atrazine dans un sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5880,271 +5880,271 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765888v1</w:t>
+                <w:t xml:space="preserve">hal-02767036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations avec leur degré d'humification de l'effet de l'addition de matières organiques sur la dégradation de l'atrazine dans un sol</w:t>
+                <w:t xml:space="preserve">Modification of herbicides mineralization in soil by addition of organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées nationales de l'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium ISMOM 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767208v1</w:t>
+                <w:t xml:space="preserve">hal-02767396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter addition to soil on the microbial degradation of atrazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Effets de la nature des matières organiques sur des modifications de la rétention de polluants organiques et de leur disponibilité dans un sol limono-argileux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International symposium on environmental aspects of pesticide microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765423v1</w:t>
+                <w:t xml:space="preserve">hal-02765888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification du comportement d'herbicides dans le sol par l'addition de matières organiques exogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,396 +6577,396 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’origine et du traitement de produits résiduaires organiques valorisés en agriculture sur le devenir et la disponibilité des antibiotiques entrant dans les sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014 Résumé</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192539v1</w:t>
+                <w:t xml:space="preserve">hal-01192535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the origin and the treatment of organic waste recycled in agriculture on the fate and the availability of antibiotics in cultivated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impacts de l’origine et du traitement de produits résiduaires organiques valorisés en agriculture sur le devenir et la disponibilité des antibiotiques entrant dans les sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chemistry Congress - 5 th EuCheMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 565 p., 2014</w:t>
+              <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014 Résumé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192537v1</w:t>
+                <w:t xml:space="preserve">hal-01192539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de l’origine et du traitement de produits résiduaires organiques valorisés en agriculture sur le devenir et la disponibilité des antibiotiques entrant dans les sols cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impacts of the origin and the treatment of organic waste recycled in agriculture on the fate and the availability of antibiotics in cultivated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">European Chemistry Congress - 5 th EuCheMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 565 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192535v1</w:t>
+                <w:t xml:space="preserve">hal-01192537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t>
               </w:r>
@@ -7202,77 +7202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,51 +7353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7480,51 +7480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of soil fractions in retention and stabilisation of pesticides in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7860,77 +7860,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8125,51 +8125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesline P&#233;tronille Yabo Dellouh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andriamalala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dum&#233;ny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergheaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.100" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Zhuang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04360-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassigneul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nobile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.09.053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTWSG8TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebila Lichiheb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.03.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Hong Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong-Fei Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(14)60043-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabauty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12126" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K77LTV90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Bologn&#233;si" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Couffignal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0TXJNW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien J. Moeys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RFPSSVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgenes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCF9CW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eti&#233;vant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Berthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(95)80006-D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rampon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolognesi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/WN42-3J20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesline P&#233;tronille Yabo Dellouh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andriamalala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dum&#233;ny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergheaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Zhuang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04360-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassigneul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nobile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.09.053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTWSG8TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebila Lichiheb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.03.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabauty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K77LTV90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Hong Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong-Fei Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(14)60043-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Bologn&#233;si" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Couffignal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.11.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0TXJNW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien J. Moeys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RFPSSVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.08.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02GFSQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXTKJ2W6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgenes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZCF9CW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eti&#233;vant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192937v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Berthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(95)80006-D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rampon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019875v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolognesi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/WN42-3J20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>